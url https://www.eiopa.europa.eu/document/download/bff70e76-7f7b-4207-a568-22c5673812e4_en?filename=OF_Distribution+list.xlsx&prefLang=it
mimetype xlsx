--- v0 (2026-04-05)
+++ v1 (2026-08-15)
@@ -1,1055 +1,1216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ebaonline-my.sharepoint.com/personal/chiara_gasparini_eba_europa_eu/Documents/Documents/Oversight Forum/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ebaonline-my.sharepoint.com/personal/maya_zhelyazkova_eba_europa_eu/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{953BC00F-D30E-4860-B56A-EDFFFEA0D1D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4546" documentId="13_ncr:1_{05BEED46-69DB-469D-BDA9-3F2E393CDD31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA5858CC-6D1B-4DA8-AE1F-EC7E7FA4AF4F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{3F470B25-305C-4206-B6F7-FCA0DD949925}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{029A5679-1E6E-4124-89C8-CEAD5B432962}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" state="hidden" r:id="rId1"/>
+    <sheet name="Email" sheetId="3" state="hidden" r:id="rId2"/>
+    <sheet name="2026 06 16 " sheetId="17" r:id="rId3"/>
+    <sheet name="OF P&amp;SC list 2" sheetId="16" state="hidden" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="268">
+  <si>
+    <t>AT</t>
+  </si>
+  <si>
+    <t>3 BoS</t>
+  </si>
+  <si>
+    <t>Member OF</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>EBA/ESMA</t>
+  </si>
+  <si>
+    <t>Alternate OF</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>EBA/EIOPA</t>
+  </si>
+  <si>
+    <t>Distribution List</t>
+  </si>
+  <si>
+    <t>CY</t>
+  </si>
+  <si>
+    <t>EIOPA/ESMA</t>
+  </si>
+  <si>
+    <t>ESAs</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>EBA</t>
+  </si>
+  <si>
+    <t>Observer OF</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>EIOPA</t>
+  </si>
+  <si>
+    <t>Alternate OBS</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>ESMA</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>EL</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>IE</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>LI</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>LU</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>status update asked</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Further to the below call for candidates please kindly be advised that as both the Central Bank of Cyprus and the Cyprus Securities and Exchange Commission share competencies under DORA, the Ministry of Finance is responsible for deciding the high-level representative authority for Cyprus to the DORA Oversight Forum. At the current stage, CySEC is awaiting for the Ministry’s decision so that it may proceed with nominating a representative and/or observers. </t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <r>
+      <t>We regret to inform you that we are not currently in a position to make our nomination</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>for DORA’s Oversight Forum. We have reached an agreement among National Competent Authorities (CMVM, Banco de Portugal and ASF), but this proposal is still under assessment by the national legislator. We expect a positive decision to our proposal soon, and before the first Oversight Forum meeting, and will proceed then with the formal nomination. The expected Members, Alternate, and Observers / Point of Contact have been assessed to comply with all requirements from the Terms of Reference and will, we hope, match your expectations.</t>
+    </r>
+  </si>
+  <si>
+    <t>Sloveni</t>
+  </si>
+  <si>
+    <t>It is expected that the Ministry of Finance will send you a letter notifying you that it will adopt the Regulation on Digital Operational Resilience (DORA) within the next two weeks. The regulation (Article 32b) will designate all three competent authorities (Bank of Slovenia, Insurance Supervision Agency, and Securities Market Agency) for their respective areas. Based on this regulation, we will then appoint the member and observers for the DORA Oversight Forum.</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>Croatia has two supervisory authorities for the financial sector: Croatian Financial Services Supervisory Agency (HANFA) and Croatian National Bank (HNB). Since only one NCA can (at any point in time) act in the member/representative role in the Oversight Forum (while the other NCA is relegated to the observer role), our local Act on the implementation of Regulation (EU) 2022/2554 on digital operational resilience for the financial sector (https://narodne-novine.nn.hr/clanci/sluzbeni/2024_11_136_2242.html) prescribes how the appointment of the representative and the observer is to be handled. In line with the abovementioned Act, HANFA and HNB have to sign a cooperation agreement that details how the process of appointments, rotations and exchange of information is to be handled. After the cooperation agreement is finalized, HNB and HANFA (as supervisory authorities) can provide the names for the oversight forum. 
+Currently, we are finalizing the cooperation agreement and we hope to have it signed very soon. At that moment, we'll send the nominations of candidates for members and observers of the DORA's Oversight Forum.</t>
+  </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Authority</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
+    <t xml:space="preserve">E-mail </t>
+  </si>
+  <si>
     <t>Role in CA</t>
   </si>
   <si>
     <t>Membership status</t>
   </si>
   <si>
-    <t>AT</t>
-[...1 lines deleted...]
-  <si>
     <t>FMA</t>
   </si>
   <si>
     <t>Michael Hysek</t>
   </si>
   <si>
-    <t>Managing Director, Banking Supervision</t>
-[...14 lines deleted...]
-    <t>BE</t>
+    <t xml:space="preserve">Sabine Balogh-Preininger </t>
+  </si>
+  <si>
+    <t>Sabine.Balogh-Preininger@fma.gv.at</t>
   </si>
   <si>
     <t>NBB</t>
   </si>
   <si>
     <t>Dominik Smoniewski</t>
   </si>
   <si>
-    <t>Head of Oversight of Financial Market Infrastructures and Payment Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Thomas Plomteux</t>
   </si>
   <si>
-    <t>Head of IT Supervision</t>
-[...1 lines deleted...]
-  <si>
     <t>FSMA</t>
   </si>
   <si>
     <t>Antoine Greindl</t>
   </si>
   <si>
-    <t>Senior Legal Adviser</t>
-[...5 lines deleted...]
-    <t>BG</t>
+    <t>FSC</t>
+  </si>
+  <si>
+    <t>Petar Dzelepov</t>
   </si>
   <si>
     <t>BNB</t>
   </si>
   <si>
     <t>Stefan Krastanov</t>
   </si>
   <si>
-    <t xml:space="preserve">Director “IT Audit and IT Support of the Supervisory Process” </t>
+    <t>CBC</t>
+  </si>
+  <si>
+    <t>Pany Karamanou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicolas Kakouros </t>
+  </si>
+  <si>
+    <t>nicolas.kakouros@cysec.gov.cy</t>
+  </si>
+  <si>
+    <t>Christos Meletiou</t>
+  </si>
+  <si>
+    <t>CNB</t>
+  </si>
+  <si>
+    <t>Jiří Kalivoda</t>
+  </si>
+  <si>
+    <t>Jan Bridzik</t>
+  </si>
+  <si>
+    <t>BaFin</t>
+  </si>
+  <si>
+    <t>Jens Obermöller</t>
+  </si>
+  <si>
+    <t>Sibel Kocatepe</t>
+  </si>
+  <si>
+    <t>FSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adam Naji Dindler Al-Saffar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasim Ramzan </t>
+  </si>
+  <si>
+    <t>Finantsinpektsioon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enel Kirschner </t>
+  </si>
+  <si>
+    <t>BoG</t>
+  </si>
+  <si>
+    <t>Ioanna Pantou</t>
+  </si>
+  <si>
+    <t>Stefanos Zissis</t>
+  </si>
+  <si>
+    <t>HCMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Georgios Banavas </t>
+  </si>
+  <si>
+    <t>BDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Miguel del Río Miguel </t>
+  </si>
+  <si>
+    <t>CNMV</t>
+  </si>
+  <si>
+    <t>DGSFP</t>
+  </si>
+  <si>
+    <t>ECB/SSM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Julve San Martin </t>
+  </si>
+  <si>
+    <t>ESRB</t>
+  </si>
+  <si>
+    <t>Francesco Mazzaferro</t>
+  </si>
+  <si>
+    <t>ECB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiona van Echelpoel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander Ivan Hodbod </t>
+  </si>
+  <si>
+    <t>EU COM</t>
+  </si>
+  <si>
+    <t>Mattias Levin</t>
+  </si>
+  <si>
+    <t>Boris Augustinov</t>
+  </si>
+  <si>
+    <t>ENISA</t>
+  </si>
+  <si>
+    <t>Dimitra Liveri</t>
+  </si>
+  <si>
+    <t>Jurgita Skritaite</t>
+  </si>
+  <si>
+    <t>Verena Ross</t>
+  </si>
+  <si>
+    <t>Petra Hielkema</t>
+  </si>
+  <si>
+    <t>Damian Jaworski</t>
+  </si>
+  <si>
+    <t>Francois-Louis Michaud</t>
+  </si>
+  <si>
+    <t>Natasha Cazenave</t>
+  </si>
+  <si>
+    <t>EFTA</t>
+  </si>
+  <si>
+    <t>Marta Margrét Rúnarsdóttir</t>
+  </si>
+  <si>
+    <t>Jónína Sigrún Lárusdóttir</t>
+  </si>
+  <si>
+    <t>Samu Kurri</t>
+  </si>
+  <si>
+    <t>Jussi Terho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanna Helin-Ala-Nissilä </t>
+  </si>
+  <si>
+    <t>ACPR</t>
+  </si>
+  <si>
+    <t>Banque de France</t>
+  </si>
+  <si>
+    <t>AMF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexandra Givry </t>
+  </si>
+  <si>
+    <t>Franck Lasry</t>
+  </si>
+  <si>
+    <t>HANFA</t>
+  </si>
+  <si>
+    <t>Mladen Gavrančić</t>
+  </si>
+  <si>
+    <t>Boris Mršić</t>
+  </si>
+  <si>
+    <t>HNB</t>
+  </si>
+  <si>
+    <t>Damir Blažeković</t>
+  </si>
+  <si>
+    <t>Slaven Smojver</t>
+  </si>
+  <si>
+    <t>MNB</t>
+  </si>
+  <si>
+    <t>László Szegfű</t>
+  </si>
+  <si>
+    <t>Anita Tikos</t>
+  </si>
+  <si>
+    <t>CBI</t>
+  </si>
+  <si>
+    <t>Allan Kearns</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia Dunne </t>
+  </si>
+  <si>
+    <t>PAIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Gethin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PJ Kelly </t>
+  </si>
+  <si>
+    <t>Tjörvi Einarsson</t>
+  </si>
+  <si>
+    <t>Consob</t>
+  </si>
+  <si>
+    <t>Isadora Tarola</t>
+  </si>
+  <si>
+    <t>IVASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roberto Roberti </t>
+  </si>
+  <si>
+    <t>BDI</t>
+  </si>
+  <si>
+    <t>Maria Grazia Miele</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salvatore Ciccarelli </t>
+  </si>
+  <si>
+    <t>Mathias Bartel</t>
+  </si>
+  <si>
+    <t>Franz-Anton Steurer</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>Šarūnas Grigas</t>
+  </si>
+  <si>
+    <t>Vytenis Grajauskas</t>
+  </si>
+  <si>
+    <t>CSSF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cecile Gellenoncourt </t>
+  </si>
+  <si>
+    <t>Latvijas Bank</t>
+  </si>
+  <si>
+    <t>Marine Krasovska</t>
+  </si>
+  <si>
+    <t>Arnis Šinka</t>
+  </si>
+  <si>
+    <t>MFSA</t>
+  </si>
+  <si>
+    <t>Alan Decelis</t>
+  </si>
+  <si>
+    <t>DNB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nienke Griffioen-Jintes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Timmer </t>
+  </si>
+  <si>
+    <t>AFM</t>
+  </si>
+  <si>
+    <t>Robert Mosch</t>
+  </si>
+  <si>
+    <t>Finanstilsynet</t>
+  </si>
+  <si>
+    <t>Olav Johannessen</t>
+  </si>
+  <si>
+    <t>KNF</t>
+  </si>
+  <si>
+    <t>Krzysztof Dąbrowski</t>
+  </si>
+  <si>
+    <t>Paweł Rzewuski</t>
+  </si>
+  <si>
+    <t>BDP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rui Miguel Correia Pinto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luís Fernando Rosa da Costa Ferreira </t>
+  </si>
+  <si>
+    <t>CMVM</t>
+  </si>
+  <si>
+    <t>Carla Mãe</t>
+  </si>
+  <si>
+    <t>ASF</t>
+  </si>
+  <si>
+    <t>Hugo Borginho</t>
+  </si>
+  <si>
+    <t>BNR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cătălin Davidescu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silvia Ciorgodă </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Răzvan Hăpău </t>
+  </si>
+  <si>
+    <t>Banka Slovenije</t>
+  </si>
+  <si>
+    <t>Borut Poljšak</t>
+  </si>
+  <si>
+    <t>Tomaž Košak</t>
+  </si>
+  <si>
+    <t>ATVP</t>
+  </si>
+  <si>
+    <t>Katja Jurančič Bratina</t>
+  </si>
+  <si>
+    <t>Katja.JurancicBratina@atvp.si</t>
+  </si>
+  <si>
+    <t>Senior Advisor, Financial Instruments Market Department, Secondary Markets Unit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gregor Nastran </t>
+  </si>
+  <si>
+    <t>Primož Kokal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">primoz.kokal@atvp.si </t>
+  </si>
+  <si>
+    <t>Supervisory Advisor, Funds Department</t>
+  </si>
+  <si>
+    <t>NBS</t>
+  </si>
+  <si>
+    <t>Stacho Mudrák</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viera Mihaľková </t>
   </si>
   <si>
     <t>Mihail Dimov</t>
   </si>
   <si>
-    <t>Director, Payment Oversight</t>
-[...134 lines deleted...]
-    <t>Head of Department EMS y otras fuera del ámbito del MUS</t>
+    <t xml:space="preserve">Henri-Olivier Fliche </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berglind Rut Hilmarsdóttir </t>
+  </si>
+  <si>
+    <t>Linda Löfgren</t>
+  </si>
+  <si>
+    <t>`</t>
+  </si>
+  <si>
+    <t>OENB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoeger, Andreas </t>
+  </si>
+  <si>
+    <t>Andreas.Hoeger@oenb.at</t>
+  </si>
+  <si>
+    <t>Frank Beekmann</t>
+  </si>
+  <si>
+    <t>Frank.Beekmann@bafin.de</t>
+  </si>
+  <si>
+    <t>Constantin Rödig</t>
+  </si>
+  <si>
+    <t>constantin.roedig@bafin.de</t>
+  </si>
+  <si>
+    <t>Karin Kliche</t>
+  </si>
+  <si>
+    <t>karin.kliche@bundesbank.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Katja Klotz </t>
+  </si>
+  <si>
+    <t>katja.klotz@bundesbank.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Obrock  </t>
+  </si>
+  <si>
+    <t>peter.obrock@bundesbank.de</t>
+  </si>
+  <si>
+    <t>DORA@bafin.de</t>
+  </si>
+  <si>
+    <t>Bundesbank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paust Michael </t>
+  </si>
+  <si>
+    <t>michael.paust@bundesbank.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dillenburg Gerald </t>
+  </si>
+  <si>
+    <t>gerald.dillenburg@bundesbank.de</t>
+  </si>
+  <si>
+    <t>D. Altoglou</t>
+  </si>
+  <si>
+    <t>DAltoglou@bankofgreece.gr</t>
+  </si>
+  <si>
+    <t>A. Papasimakopoulou</t>
+  </si>
+  <si>
+    <t>APapasimakopoulou@bankofgreece.gr</t>
+  </si>
+  <si>
+    <t>Patricia Rodriguez García</t>
+  </si>
+  <si>
+    <t>patricia.rodriguez@cnmv.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">García, Francisco </t>
+  </si>
+  <si>
+    <t>Francisco.Garcia@ecb.europa.eu</t>
+  </si>
+  <si>
+    <t>McCABE Milada</t>
+  </si>
+  <si>
+    <t>Milada.McCABE@srb.europa.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafal CHYLINSKI </t>
+  </si>
+  <si>
+    <t>rafal.chylinski@srb.europa.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva HIRTENLECHNER </t>
+  </si>
+  <si>
+    <t>eva.hirtenlechner@srb.europa.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Broderick </t>
+  </si>
+  <si>
+    <t>Mary.Broderick@pensionsauthority.ie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michele Ruggiero </t>
+  </si>
+  <si>
+    <t>Simonetta Zappa</t>
+  </si>
+  <si>
+    <t>BoI</t>
+  </si>
+  <si>
+    <t>Simonetta.Zappa@bancaditalia.it;</t>
+  </si>
+  <si>
+    <t>Bafin</t>
+  </si>
+  <si>
+    <t>srb</t>
+  </si>
+  <si>
+    <t>BdF</t>
+  </si>
+  <si>
+    <t>N'GBATONGO Urie</t>
+  </si>
+  <si>
+    <t>Uriel.N'GBATONGO@banque-france.fr</t>
+  </si>
+  <si>
+    <t>BOG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balogh-Preininger Sabine </t>
+  </si>
+  <si>
+    <t>Nicolas Kakouros</t>
+  </si>
+  <si>
+    <t>Nicholas Kakouros</t>
+  </si>
+  <si>
+    <t>Erik Wingstrand (Johansson)</t>
+  </si>
+  <si>
+    <t>Jonathan Overett Somnier</t>
+  </si>
+  <si>
+    <t>Mats Eric Björn Törnqvist</t>
+  </si>
+  <si>
+    <t>Audrey METZGER</t>
+  </si>
+  <si>
+    <t>Frédéric HERVO</t>
+  </si>
+  <si>
+    <t>Birgit Sääsk</t>
+  </si>
+  <si>
+    <t>Kathrin Moules</t>
+  </si>
+  <si>
+    <t>Tom Van de Ven</t>
+  </si>
+  <si>
+    <t>Giovanbattista Sala</t>
   </si>
   <si>
     <t xml:space="preserve">Silvia Senabre López </t>
   </si>
   <si>
-    <t xml:space="preserve"> IT Expert – Directorate General of Banking Supervision</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">David Martín Cuesta </t>
   </si>
   <si>
-    <t>Fintech y Ciberseguridad / Dpto. de Estrategia e Innovación
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">Javier Baena Álvarez de Quevedo </t>
   </si>
   <si>
-    <t>Deputy General Director of Insurance Supervision</t>
-[...581 lines deleted...]
-    <t>Director of Resilience Department</t>
+    <t>ASF (Financial Supervisory Authority)</t>
+  </si>
+  <si>
+    <t>Patrick Paul Yann Amis</t>
+  </si>
+  <si>
+    <t>CySEC (The Cyprus Securities and Exchange Commission)</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>Alternate</t>
+  </si>
+  <si>
+    <t>Observer</t>
+  </si>
+  <si>
+    <t>Alternate Observer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Myriad Pro"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.249977111117893"/>
+        <fgColor rgb="FF0070C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
-[...19 lines deleted...]
-        <color theme="4" tint="0.39997558519241921"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
-[...10 lines deleted...]
-        <color theme="4" tint="0.39997558519241921"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="2">
-[...14 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF44B3E1"/>
+      <color rgb="FFCAEDFB"/>
+      <color rgb="FFC7F8FF"/>
+      <color rgb="FFFFFFCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>588065</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>140805</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2054087</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>173935</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E773D5B-53E3-52A8-0F0F-E16E6B0FA100}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="588065" y="323022"/>
+          <a:ext cx="6940826" cy="4108174"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="4800"/>
+            <a:t>included in the main OF P&amp;SC tab</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1323,1756 +1484,2446 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andreas.Hoeger@oenb.at" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.kakouros@cysec.gov.cy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.obrock@bundesbank.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Francisco.Garcia@ecb.europa.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katja.JurancicBratina@atvp.si" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerald.dillenburg@bundesbank.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORA@bafin.de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katja.klotz@bundesbank.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary.Broderick@pensionsauthority.ie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karin.kliche@bundesbank.de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.rodriguez@cnmv.es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Simonetta.Zappa@bancaditalia.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.paust@bundesbank.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sabine.Balogh-Preininger@fma.gv.at" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Milada.McCABE@srb.europa.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva.hirtenlechner@srb.europa.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constantin.roedig@bafin.de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:APapasimakopoulou@bankofgreece.gr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.kakouros@cysec.gov.cy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Frank.Beekmann@bafin.de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAltoglou@bankofgreece.gr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafal.chylinski@srb.europa.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primoz.kokal@atvp.si" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1397AF5-205A-4078-9DE4-61E7E1641668}">
-  <dimension ref="A1:E1048575"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF56AE98-12D6-46EB-AADA-3ED817548DC9}">
+  <dimension ref="B3:F33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="3" spans="2:6">
+      <c r="B3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6">
+      <c r="B4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6">
+      <c r="B5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6">
+      <c r="B6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6">
+      <c r="B7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6">
+      <c r="B8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6">
+      <c r="B9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6">
+      <c r="B10" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6">
+      <c r="B11" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6">
+      <c r="B12" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6">
+      <c r="B13" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6">
+      <c r="B14" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6">
+      <c r="B15" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6">
+      <c r="B16" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2">
+      <c r="B22" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="2:2">
+      <c r="B23" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2">
+      <c r="B24" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="2:2">
+      <c r="B25" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="2:2">
+      <c r="B26" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="2:2">
+      <c r="B27" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="2:2">
+      <c r="B28" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="2:2">
+      <c r="B29" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="2:2">
+      <c r="B30" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="2:2">
+      <c r="B31" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="2:2">
+      <c r="B32" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2">
+      <c r="B33" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Calibri"&amp;12&amp;K000000 EBA Regular Use&amp;1#_x000D_</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7F0E202-3D39-4038-92D1-B82A43F3FEBC}">
+  <dimension ref="A1:D5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="6"/>
+    <col min="2" max="2" width="156.7109375" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="D1" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="45">
+      <c r="A2" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" s="8">
+        <v>45729</v>
+      </c>
+      <c r="D2" s="8">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="53.25">
+      <c r="A3" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="8">
+        <v>45730</v>
+      </c>
+      <c r="D3" s="8">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="38.25">
+      <c r="A4" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="8">
+        <v>45730</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="135">
+      <c r="A5" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="8">
+        <v>45743</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C891D5F-AAAD-4B51-BA8A-94912FC51B43}">
+  <dimension ref="A1:D107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+      <selection activeCell="D57" sqref="D57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" customWidth="1"/>
+    <col min="3" max="3" width="34.140625" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1" s="19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="B2" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B2" s="4" t="s">
+      <c r="B4" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="4" t="s">
+      <c r="B7" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="20" t="s">
         <v>9</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E3" s="4" t="s">
+      <c r="B10" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="20" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B13" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="D25" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="C28" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="D32" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D33" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D40" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="D43" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="D45" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D46" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="D51" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D52" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B54" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D54" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D56" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="D58" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B61" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="D62" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B63" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="D64" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="D65" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D67" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="D70" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="15" customHeight="1">
+      <c r="A71" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D72" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B73" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B74" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D74" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B75" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="D77" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" s="13" customFormat="1">
+      <c r="A78" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B78" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B80" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="C80" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="D80" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B81" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="C81" s="21"/>
+      <c r="D81" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="D83" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B84" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="C84" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="D84" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B85" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D85" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="D86" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B87" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="D87" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B88" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="C88" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="D88" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B89" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="D89" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B90" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="D90" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B91" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="D91" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B92" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="C92" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="D92" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B93" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="C93" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="D93" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B94" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="C94" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="D94" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="D95" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B96" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="D96" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B97" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B98" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="D98" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B99" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D99" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B100" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="C100" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="D101" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="D102" s="20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="D103" s="20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="C107" t="s">
+        <v>200</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{005ECBC3-8124-4658-B15F-ADA0E579C1AA}">
+          <x14:formula1>
+            <xm:f>Sheet1!$F$3:$F$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>D104:D1048513</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{63E64F3F-7A96-4C14-8E5E-3F44EFAF178B}">
+          <x14:formula1>
+            <xm:f>Sheet1!$B$3:$B$33</xm:f>
+          </x14:formula1>
+          <xm:sqref>A2:A60 A96 A98</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{627B2CFE-443B-4D39-8487-71A8E5749321}">
+  <dimension ref="A1:L26"/>
+  <sheetViews>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="75.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>241</v>
+      </c>
+      <c r="B6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>215</v>
+      </c>
+      <c r="B8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9" t="s">
+        <v>202</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>242</v>
+      </c>
+      <c r="B10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C10" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>245</v>
+      </c>
+      <c r="B11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>245</v>
+      </c>
+      <c r="B12" t="s">
+        <v>222</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.75">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>240</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>240</v>
+      </c>
+      <c r="B15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>247</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="15.75">
+      <c r="A17" t="s">
+        <v>241</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="15.75">
+      <c r="A18" t="s">
+        <v>241</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>240</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>240</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>240</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15.75">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>185</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="E24" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="L24" s="12"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...1578 lines deleted...]
-      <c r="E1048575" s="6"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="C26" s="3"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A2:E97">
-[...6 lines deleted...]
-  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="C2" r:id="rId1" display="mailto:Simonetta.Zappa@bancaditalia.it" xr:uid="{9DAFA3FC-0420-458A-B954-0EE4B55FF799}"/>
+    <hyperlink ref="C3" r:id="rId2" display="mailto:Mary.Broderick@pensionsauthority.ie" xr:uid="{0021F545-9A2B-4B68-A318-C9136D0D3CDF}"/>
+    <hyperlink ref="C4" r:id="rId3" xr:uid="{46C42BCA-4599-4A4E-9A22-720C8212EAA0}"/>
+    <hyperlink ref="C5" r:id="rId4" xr:uid="{298F0731-4451-4D61-9FCB-2CAAB322F738}"/>
+    <hyperlink ref="C6" r:id="rId5" xr:uid="{772E3F47-A22B-4A36-B2E0-096048C904D7}"/>
+    <hyperlink ref="C7" r:id="rId6" xr:uid="{FC3458AA-55C4-472C-B266-DEA783FE3684}"/>
+    <hyperlink ref="C8" r:id="rId7" xr:uid="{5F2D79AA-0060-44EE-A8AF-D8942A201FD1}"/>
+    <hyperlink ref="C9" r:id="rId8" xr:uid="{210A124F-9D34-4969-9D91-0FFC5933494C}"/>
+    <hyperlink ref="C11" r:id="rId9" xr:uid="{C1C03569-2F78-492A-B93E-B9EC693C2BCD}"/>
+    <hyperlink ref="C12" r:id="rId10" xr:uid="{90F92E1D-5C4D-4BC3-A295-D33171F5BE75}"/>
+    <hyperlink ref="C13" r:id="rId11" display="mailto:Sabine.Balogh-Preininger@fma.gv.at" xr:uid="{F7001EC9-520E-4432-8A7B-4B05FF10F40B}"/>
+    <hyperlink ref="C14" r:id="rId12" display="mailto:DORA@bafin.de" xr:uid="{8D277809-5E44-45D0-90C6-E56CE3ADB19E}"/>
+    <hyperlink ref="C16" r:id="rId13" xr:uid="{5B93F67F-3CB0-41D8-93AB-72BEDC73ED7F}"/>
+    <hyperlink ref="C17" r:id="rId14" display="mailto:rafal.chylinski@srb.europa.eu" xr:uid="{99FB5D9A-B5B4-48E0-B291-D39764359EEB}"/>
+    <hyperlink ref="C18" r:id="rId15" display="mailto:eva.hirtenlechner@srb.europa.eu" xr:uid="{0BD07FCB-9AA2-4F1D-ADE8-0E7DB1C5A313}"/>
+    <hyperlink ref="C19" r:id="rId16" xr:uid="{08994CE2-6B2A-4E21-B7F5-367819220ABF}"/>
+    <hyperlink ref="C20" r:id="rId17" xr:uid="{D920E1B5-8856-48A0-B225-50A8B7357668}"/>
+    <hyperlink ref="C21" r:id="rId18" xr:uid="{9AC2EB9F-3D92-4A6B-8468-111D79FA2422}"/>
+    <hyperlink ref="C22" r:id="rId19" display="mailto:nicolas.kakouros@cysec.gov.cy" xr:uid="{B97157EF-C078-4207-A033-3128588120CE}"/>
+    <hyperlink ref="C23" r:id="rId20" xr:uid="{E52C9A7C-A25A-40BF-B490-13FB2BC1DA93}"/>
+    <hyperlink ref="C24" r:id="rId21" display="mailto:Katja.JurancicBratina@atvp.si" xr:uid="{FE4C9CFF-B196-4B0C-8538-92B54B0A255D}"/>
+    <hyperlink ref="C25" r:id="rId22" display="mailto:primoz.kokal@atvp.si" xr:uid="{512C40C9-EAC8-41E4-884E-4DB59DE7F980}"/>
+    <hyperlink ref="C15" r:id="rId23" xr:uid="{D2FB6052-C2D2-42FF-9B18-B66AB61F94E1}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <headerFooter>
-[...1 lines deleted...]
-  </headerFooter>
+  <drawing r:id="rId24"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8C9377C8-ADA0-4901-8F48-11821B12D254}">
+          <x14:formula1>
+            <xm:f>Sheet1!$F$3:$F$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>G24:H24 E24:E25</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8FA224EA9AB1A4091ADD0C079852722" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="659258622a65902d0b8c7269ffd446bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5c428355-caf8-41df-b55a-2cc190e0070a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1958684d742fbf93f731efc4a3555a2" ns2:_="">
+    <xsd:import namespace="5c428355-caf8-41df-b55a-2cc190e0070a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c428355-caf8-41df-b55a-2cc190e0070a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3214F38-D8F0-4787-9616-E97A7D84C22E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5c428355-caf8-41df-b55a-2cc190e0070a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CDB0CCF-CF7D-472B-B4FA-6A2BA6255A3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5c428355-caf8-41df-b55a-2cc190e0070a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7723857C-3FAE-4103-A4F6-0C9CF8D5E0EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{5c7eb9de-735b-4a68-8fe4-c9c62709b012}" enabled="1" method="Standard" siteId="{3bacb4ff-f1a2-4c92-b96c-e99fec826b68}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Email</vt:lpstr>
+      <vt:lpstr>2026 06 16 </vt:lpstr>
+      <vt:lpstr>OF P&amp;SC list 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>European Banking Authority</Company>
+  <Manager/>
+  <Company>EIOPA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chiara Gasparini</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Andrea Vetrone</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C8FA224EA9AB1A4091ADD0C079852722</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>72000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>