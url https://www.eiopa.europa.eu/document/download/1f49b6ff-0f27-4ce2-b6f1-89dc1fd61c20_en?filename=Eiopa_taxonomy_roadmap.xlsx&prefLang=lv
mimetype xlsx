--- v0 (2026-05-09)
+++ v1 (2026-07-17)
@@ -1,118 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Work\PM\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Work\Taxonomias\roadmap\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7CC6CBAE-12CC-42E1-8F01-40787793FC8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C7F49FA-1127-41AB-9603-00E07965CB08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SII Taxonomy Roadmap" sheetId="14" r:id="rId1"/>
     <sheet name="PF Taxonomy Roadmap" sheetId="16" r:id="rId2"/>
     <sheet name="PEPP Taxonomy Roadmap " sheetId="18" r:id="rId3"/>
+    <sheet name="IRRD Taxonomy Roadmap" sheetId="19" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'PEPP Taxonomy Roadmap '!$A$1:$AK$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'PF Taxonomy Roadmap'!$A$1:$AO$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'PEPP Taxonomy Roadmap '!$A$1:$AK$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'PF Taxonomy Roadmap'!$A$1:$AO$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'SII Taxonomy Roadmap'!$A$1:$AW$27</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'PEPP Taxonomy Roadmap '!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'PF Taxonomy Roadmap'!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'SII Taxonomy Roadmap'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL39" i="14" l="1"/>
+  <c r="B31" i="18" l="1"/>
+  <c r="C31" i="18" s="1"/>
+  <c r="Y43" i="16"/>
+  <c r="V43" i="16"/>
+  <c r="V42" i="16"/>
+  <c r="V41" i="16"/>
+  <c r="V40" i="16"/>
+  <c r="S43" i="16"/>
+  <c r="P43" i="16"/>
+  <c r="N43" i="16"/>
+  <c r="K43" i="16"/>
+  <c r="K42" i="16"/>
+  <c r="K41" i="16"/>
+  <c r="K40" i="16"/>
+  <c r="H43" i="16"/>
+  <c r="F40" i="16"/>
+  <c r="F41" i="16"/>
+  <c r="F42" i="16"/>
+  <c r="F43" i="16"/>
+  <c r="C43" i="16"/>
+  <c r="Q43" i="14"/>
+  <c r="R43" i="14" s="1"/>
+  <c r="E43" i="14"/>
+  <c r="AD43" i="14"/>
+  <c r="X43" i="14"/>
+  <c r="O43" i="14"/>
+  <c r="N43" i="14"/>
+  <c r="H43" i="14"/>
+  <c r="I43" i="14" s="1"/>
+  <c r="C43" i="14"/>
+  <c r="B43" i="14"/>
+  <c r="AL43" i="14"/>
+  <c r="AI43" i="14"/>
+  <c r="K43" i="14"/>
+  <c r="L43" i="14" s="1"/>
+  <c r="F43" i="14"/>
+  <c r="AI42" i="14"/>
+  <c r="AC42" i="14"/>
+  <c r="W42" i="14"/>
+  <c r="Q42" i="14"/>
+  <c r="R42" i="14" s="1"/>
+  <c r="K42" i="14"/>
+  <c r="E42" i="14"/>
+  <c r="F42" i="14" s="1"/>
+  <c r="AI41" i="14"/>
+  <c r="AJ41" i="14" s="1"/>
+  <c r="AC41" i="14"/>
+  <c r="AD41" i="14" s="1"/>
+  <c r="W41" i="14"/>
+  <c r="X41" i="14" s="1"/>
+  <c r="Q41" i="14"/>
+  <c r="R41" i="14" s="1"/>
+  <c r="K41" i="14"/>
+  <c r="L41" i="14" s="1"/>
+  <c r="E41" i="14"/>
+  <c r="F41" i="14" s="1"/>
+  <c r="AI40" i="14"/>
+  <c r="AJ40" i="14" s="1"/>
+  <c r="AC40" i="14"/>
+  <c r="AD40" i="14" s="1"/>
+  <c r="W40" i="14"/>
+  <c r="X40" i="14" s="1"/>
+  <c r="Q40" i="14"/>
+  <c r="R40" i="14" s="1"/>
+  <c r="K40" i="14"/>
+  <c r="L40" i="14" s="1"/>
+  <c r="E40" i="14"/>
+  <c r="F40" i="14" s="1"/>
+  <c r="E9" i="19"/>
+  <c r="B9" i="19"/>
+  <c r="AL39" i="14"/>
   <c r="AI39" i="14"/>
   <c r="AC39" i="14"/>
   <c r="W39" i="14"/>
   <c r="Q39" i="14"/>
   <c r="R39" i="14" s="1"/>
   <c r="N39" i="14"/>
   <c r="K39" i="14"/>
   <c r="L39" i="14" s="1"/>
   <c r="H39" i="14"/>
   <c r="I39" i="14" s="1"/>
   <c r="E39" i="14"/>
   <c r="F39" i="14" s="1"/>
   <c r="B39" i="14"/>
   <c r="A27" i="18"/>
   <c r="B27" i="18" s="1"/>
   <c r="C27" i="18" s="1"/>
-  <c r="A26" i="18"/>
-[...1 lines deleted...]
-  <c r="A24" i="18"/>
   <c r="F39" i="16"/>
   <c r="K39" i="16" s="1"/>
   <c r="V39" i="16" s="1"/>
   <c r="C39" i="16"/>
   <c r="H39" i="16" s="1"/>
   <c r="N39" i="16" s="1"/>
   <c r="P39" i="16" s="1"/>
   <c r="S39" i="16" s="1"/>
   <c r="Y39" i="16" s="1"/>
   <c r="F38" i="16"/>
   <c r="K38" i="16" s="1"/>
   <c r="V38" i="16" s="1"/>
   <c r="F37" i="16"/>
   <c r="K37" i="16" s="1"/>
   <c r="V37" i="16" s="1"/>
   <c r="F36" i="16"/>
   <c r="K36" i="16" s="1"/>
   <c r="V36" i="16" s="1"/>
   <c r="AI38" i="14"/>
   <c r="AJ38" i="14" s="1"/>
   <c r="AC38" i="14"/>
   <c r="AD38" i="14" s="1"/>
   <c r="W38" i="14"/>
   <c r="X38" i="14" s="1"/>
   <c r="Q38" i="14"/>
@@ -179,122 +248,125 @@
   <c r="Q34" i="14"/>
   <c r="Q33" i="14"/>
   <c r="Q32" i="14"/>
   <c r="K34" i="14"/>
   <c r="K33" i="14"/>
   <c r="K32" i="14"/>
   <c r="E34" i="14"/>
   <c r="F34" i="14" s="1"/>
   <c r="E33" i="14"/>
   <c r="F33" i="14" s="1"/>
   <c r="E32" i="14"/>
   <c r="F32" i="14" s="1"/>
   <c r="B15" i="18"/>
   <c r="C15" i="18" s="1"/>
   <c r="B11" i="18"/>
   <c r="C11" i="18" s="1"/>
   <c r="A19" i="18"/>
   <c r="A23" i="18" s="1"/>
   <c r="B23" i="18" s="1"/>
   <c r="C23" i="18" s="1"/>
   <c r="AD32" i="14"/>
   <c r="A31" i="14"/>
   <c r="AL31" i="14" s="1"/>
   <c r="E31" i="16"/>
   <c r="J31" i="16" s="1"/>
-  <c r="F31" i="16"/>
-  <c r="K31" i="16" s="1"/>
   <c r="B31" i="16"/>
   <c r="M31" i="16" s="1"/>
   <c r="R31" i="16" s="1"/>
   <c r="X31" i="16" s="1"/>
   <c r="U31" i="16"/>
   <c r="V31" i="16" s="1"/>
   <c r="C35" i="16"/>
   <c r="H35" i="16" s="1"/>
   <c r="N35" i="16" s="1"/>
   <c r="P35" i="16" s="1"/>
   <c r="S35" i="16" s="1"/>
   <c r="Y35" i="16" s="1"/>
   <c r="F35" i="16"/>
   <c r="K35" i="16" s="1"/>
   <c r="V35" i="16" s="1"/>
   <c r="F34" i="16"/>
   <c r="K34" i="16" s="1"/>
   <c r="V34" i="16" s="1"/>
   <c r="F33" i="16"/>
   <c r="K33" i="16" s="1"/>
   <c r="V33" i="16" s="1"/>
   <c r="F32" i="16"/>
   <c r="K32" i="16" s="1"/>
   <c r="V32" i="16" s="1"/>
   <c r="A29" i="16"/>
   <c r="E29" i="16" s="1"/>
   <c r="J29" i="16" s="1"/>
   <c r="A30" i="16"/>
   <c r="E30" i="16" s="1"/>
   <c r="J30" i="16" s="1"/>
   <c r="AI28" i="14"/>
   <c r="AI30" i="14"/>
   <c r="AI29" i="14"/>
   <c r="Q29" i="14"/>
   <c r="Q30" i="14"/>
   <c r="Q28" i="14"/>
-  <c r="R32" i="14" l="1"/>
+  <c r="F31" i="16" l="1"/>
+  <c r="K31" i="16" s="1"/>
+  <c r="R32" i="14"/>
   <c r="R34" i="14"/>
   <c r="B19" i="18"/>
   <c r="C19" i="18" s="1"/>
   <c r="U29" i="16"/>
   <c r="V29" i="16" s="1"/>
   <c r="C31" i="16"/>
   <c r="N31" i="16" s="1"/>
   <c r="S31" i="16" s="1"/>
   <c r="Y31" i="16" s="1"/>
   <c r="U30" i="16"/>
   <c r="V30" i="16" s="1"/>
   <c r="R33" i="14"/>
   <c r="K31" i="14"/>
   <c r="B31" i="14"/>
   <c r="C31" i="14" s="1"/>
   <c r="N31" i="14"/>
   <c r="O31" i="14" s="1"/>
   <c r="E31" i="14"/>
   <c r="F31" i="14" s="1"/>
   <c r="H31" i="14"/>
   <c r="I31" i="14" s="1"/>
   <c r="W31" i="14"/>
   <c r="AI31" i="14"/>
   <c r="AJ31" i="14" s="1"/>
   <c r="Q31" i="14"/>
   <c r="R31" i="14" s="1"/>
   <c r="AC31" i="14"/>
   <c r="A18" i="18"/>
   <c r="A22" i="18" s="1"/>
+  <c r="A26" i="18" s="1"/>
   <c r="A17" i="18"/>
   <c r="A21" i="18" s="1"/>
+  <c r="A25" i="18" s="1"/>
   <c r="A16" i="18"/>
   <c r="A20" i="18" s="1"/>
+  <c r="A24" i="18" s="1"/>
   <c r="F30" i="16"/>
   <c r="K30" i="16" s="1"/>
   <c r="F29" i="16"/>
   <c r="K29" i="16" s="1"/>
   <c r="E27" i="16"/>
   <c r="F27" i="16" s="1"/>
   <c r="E26" i="16"/>
   <c r="F26" i="16" s="1"/>
   <c r="E25" i="16"/>
   <c r="F25" i="16" s="1"/>
   <c r="E24" i="16"/>
   <c r="F24" i="16" s="1"/>
   <c r="A28" i="16"/>
   <c r="P31" i="16" l="1"/>
   <c r="H31" i="16"/>
   <c r="E28" i="16"/>
   <c r="J28" i="16" s="1"/>
   <c r="U28" i="16"/>
   <c r="V28" i="16" s="1"/>
   <c r="AJ29" i="14"/>
   <c r="AJ30" i="14"/>
   <c r="AJ28" i="14"/>
   <c r="R29" i="14"/>
   <c r="R30" i="14"/>
   <c r="A29" i="14"/>
@@ -482,51 +554,51 @@
   <c r="AD27" i="14"/>
   <c r="AD26" i="14"/>
   <c r="L25" i="14"/>
   <c r="E27" i="14"/>
   <c r="F23" i="14"/>
   <c r="E24" i="14"/>
   <c r="F20" i="14"/>
   <c r="K24" i="14"/>
   <c r="L20" i="14"/>
   <c r="X30" i="14" l="1"/>
   <c r="X34" i="14"/>
   <c r="AD29" i="14"/>
   <c r="AD33" i="14"/>
   <c r="AD30" i="14"/>
   <c r="AD34" i="14"/>
   <c r="F30" i="14"/>
   <c r="K28" i="14"/>
   <c r="L32" i="14" s="1"/>
   <c r="E28" i="14"/>
   <c r="L24" i="14"/>
   <c r="F24" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="69">
   <si>
     <t>2.3.0</t>
   </si>
   <si>
     <t>2.4.0</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>Annual Solvency II reporting Solo
 (ars .01)</t>
   </si>
   <si>
     <t>Quarterly Solvency II reporting Solo
 (qrs .02)</t>
   </si>
   <si>
     <t>Annual Solvency II reporting Group
 (arg .04)</t>
   </si>
   <si>
     <t>Quarterly Solvency II reporting Group
 (qrg .05)</t>
   </si>
@@ -745,57 +817,85 @@
         <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2.7.0 NACE 2.1 3rd Optional Hotfix</t>
     </r>
   </si>
   <si>
     <t>2.8.2 or 2.8.2 NACE 2.1 Optional Hotfix</t>
   </si>
   <si>
     <t>2.9.0 or 2.9.0 NACE 2.1 2nd Optional Hotfix</t>
   </si>
   <si>
-    <t>2024-2026 by reference dates</t>
+    <t>2027 by reference dates</t>
   </si>
   <si>
-    <t>Last update: 29 August 2025</t>
+    <t xml:space="preserve">Financial end of the year between 30 January 2027 and 31 December 2027 </t>
   </si>
   <si>
-    <t>Last update: 28 April 2026</t>
+    <t xml:space="preserve"> + 20 weeks  after end of the financial year</t>
+  </si>
+  <si>
+    <t>2.11.0</t>
+  </si>
+  <si>
+    <t>+26 weeks after end of the financial year</t>
+  </si>
+  <si>
+    <t>Biannual IRRD reporting Solo
+(ars .01)</t>
+  </si>
+  <si>
+    <t>Biannual IRRD reporting Group</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>Last update: 15 July 2026</t>
+  </si>
+  <si>
+    <t>*** L2 deadline(s) to be decided.</t>
+  </si>
+  <si>
+    <t>2.10.0</t>
+  </si>
+  <si>
+    <t>2024-2027 by reference dates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -933,51 +1033,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="lightTrellis">
         <bgColor theme="4" tint="0.59999389629810485"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -1377,56 +1477,116 @@
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="11" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1544,207 +1704,234 @@
     </xf>
     <xf numFmtId="164" fontId="13" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="8" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="38" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="38" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF6600FF"/>
       <color rgb="FFFF3399"/>
       <color rgb="FF66CCFF"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FFF8F8F8"/>
       <color rgb="FFDDDDDD"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2005,54 +2192,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BP107"/>
+  <dimension ref="A1:BP111"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B29" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.54296875" customWidth="1"/>
     <col min="2" max="2" width="20.453125" customWidth="1"/>
     <col min="3" max="3" width="17.81640625" customWidth="1"/>
     <col min="4" max="4" width="11.1796875" customWidth="1"/>
     <col min="5" max="5" width="22.81640625" customWidth="1"/>
     <col min="6" max="6" width="21.1796875" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" customWidth="1"/>
     <col min="8" max="8" width="18.453125" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
     <col min="10" max="10" width="13.54296875" customWidth="1"/>
     <col min="11" max="11" width="20.1796875" customWidth="1"/>
     <col min="12" max="12" width="20.54296875" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" customWidth="1"/>
     <col min="14" max="16" width="15.81640625" customWidth="1"/>
     <col min="17" max="19" width="11.1796875" customWidth="1"/>
     <col min="20" max="20" width="14.453125" customWidth="1"/>
     <col min="21" max="21" width="13.81640625" customWidth="1"/>
     <col min="22" max="22" width="11.1796875" customWidth="1"/>
@@ -2061,372 +2248,372 @@
     <col min="25" max="25" width="11.1796875" customWidth="1"/>
     <col min="26" max="26" width="19" customWidth="1"/>
     <col min="27" max="28" width="11.1796875" customWidth="1"/>
     <col min="29" max="29" width="16.1796875" customWidth="1"/>
     <col min="30" max="31" width="11.1796875" customWidth="1"/>
     <col min="32" max="32" width="14" customWidth="1"/>
     <col min="33" max="33" width="15.54296875" customWidth="1"/>
     <col min="34" max="34" width="11.1796875" customWidth="1"/>
     <col min="35" max="35" width="20.453125" customWidth="1"/>
     <col min="36" max="37" width="11.1796875" customWidth="1"/>
     <col min="38" max="38" width="16.54296875" customWidth="1"/>
     <col min="39" max="39" width="21.1796875" customWidth="1"/>
     <col min="40" max="40" width="11.1796875" customWidth="1"/>
     <col min="41" max="41" width="18.453125" customWidth="1"/>
     <col min="42" max="43" width="11.1796875" customWidth="1"/>
     <col min="44" max="44" width="21.54296875" customWidth="1"/>
     <col min="45" max="45" width="16.81640625" customWidth="1"/>
     <col min="46" max="46" width="11.1796875" customWidth="1"/>
     <col min="47" max="47" width="13.54296875" customWidth="1"/>
     <col min="48" max="49" width="11.1796875" customWidth="1"/>
     <col min="50" max="68" width="12.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:68" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="94" t="s">
-[...9 lines deleted...]
-      <c r="G2" s="90"/>
+      <c r="A2" s="70" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
     </row>
     <row r="3" spans="1:68" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="94"/>
-[...5 lines deleted...]
-      <c r="G3" s="90"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
       <c r="H3" s="23" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
     </row>
     <row r="4" spans="1:68" s="3" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="94"/>
-[...5 lines deleted...]
-      <c r="G4" s="91"/>
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:68" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1"/>
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="79"/>
-[...1 lines deleted...]
-      <c r="E5" s="81" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="82"/>
-[...1 lines deleted...]
-      <c r="H5" s="78" t="s">
+      <c r="F5" s="75"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="79"/>
-[...1 lines deleted...]
-      <c r="K5" s="81" t="s">
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="82"/>
-[...1 lines deleted...]
-      <c r="N5" s="78" t="s">
+      <c r="L5" s="75"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="79"/>
-[...1 lines deleted...]
-      <c r="Q5" s="81" t="s">
+      <c r="O5" s="72"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="82"/>
-[...1 lines deleted...]
-      <c r="T5" s="78" t="s">
+      <c r="R5" s="75"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="79"/>
-[...1 lines deleted...]
-      <c r="W5" s="81" t="s">
+      <c r="U5" s="72"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="82"/>
-[...1 lines deleted...]
-      <c r="Z5" s="78" t="s">
+      <c r="X5" s="75"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="79"/>
-[...1 lines deleted...]
-      <c r="AC5" s="81" t="s">
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="82"/>
-[...1 lines deleted...]
-      <c r="AF5" s="75" t="s">
+      <c r="AD5" s="75"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="AG5" s="76"/>
-[...1 lines deleted...]
-      <c r="AI5" s="81" t="s">
+      <c r="AG5" s="90"/>
+      <c r="AH5" s="91"/>
+      <c r="AI5" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="AJ5" s="82"/>
-[...1 lines deleted...]
-      <c r="AL5" s="75" t="s">
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="77"/>
+      <c r="AM5" s="90"/>
+      <c r="AN5" s="91"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="3"/>
       <c r="AQ5" s="3"/>
       <c r="AR5" s="3"/>
       <c r="AS5" s="3"/>
       <c r="AT5" s="3"/>
       <c r="AU5" s="3"/>
       <c r="AV5" s="3"/>
       <c r="AW5" s="3"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
     </row>
     <row r="6" spans="1:68" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="63" t="s">
+      <c r="C6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="67" t="s">
+      <c r="E6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="69" t="s">
+      <c r="F6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="61" t="s">
+      <c r="H6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="I6" s="63" t="s">
+      <c r="I6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="59" t="s">
+      <c r="J6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="67" t="s">
+      <c r="K6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="69" t="s">
+      <c r="L6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="M6" s="73" t="s">
+      <c r="M6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="N6" s="61" t="s">
+      <c r="N6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="O6" s="63" t="s">
+      <c r="O6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="P6" s="59" t="s">
+      <c r="P6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="67" t="s">
+      <c r="Q6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="R6" s="69" t="s">
+      <c r="R6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="S6" s="65" t="s">
+      <c r="S6" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="T6" s="61" t="s">
+      <c r="T6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="U6" s="63" t="s">
+      <c r="U6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="59" t="s">
+      <c r="V6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="67" t="s">
+      <c r="W6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="69" t="s">
+      <c r="X6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="Y6" s="73" t="s">
+      <c r="Y6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="Z6" s="61" t="s">
+      <c r="Z6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="AA6" s="63" t="s">
+      <c r="AA6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="AB6" s="59" t="s">
+      <c r="AB6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="AC6" s="67" t="s">
+      <c r="AC6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="AD6" s="69" t="s">
+      <c r="AD6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="AE6" s="73" t="s">
+      <c r="AE6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="AF6" s="86" t="s">
+      <c r="AF6" s="92" t="s">
         <v>20</v>
       </c>
-      <c r="AG6" s="88" t="s">
+      <c r="AG6" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="AH6" s="84" t="s">
+      <c r="AH6" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="AI6" s="67" t="s">
+      <c r="AI6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="AJ6" s="69" t="s">
+      <c r="AJ6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="AK6" s="73" t="s">
+      <c r="AK6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="AL6" s="86" t="s">
+      <c r="AL6" s="92" t="s">
         <v>20</v>
       </c>
-      <c r="AM6" s="88" t="s">
+      <c r="AM6" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="AN6" s="84" t="s">
+      <c r="AN6" s="96" t="s">
         <v>18</v>
       </c>
       <c r="AO6" s="8"/>
       <c r="AP6" s="3"/>
       <c r="AQ6" s="3"/>
       <c r="AR6" s="3"/>
       <c r="AS6" s="3"/>
       <c r="AT6" s="3"/>
       <c r="AU6" s="3"/>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
     </row>
     <row r="7" spans="1:68" s="10" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="72"/>
-[...38 lines deleted...]
-      <c r="AN7" s="85"/>
+      <c r="A7" s="99"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="78"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="101"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="78"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="78"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="93"/>
+      <c r="AG7" s="95"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="80"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="84"/>
+      <c r="AL7" s="93"/>
+      <c r="AM7" s="95"/>
+      <c r="AN7" s="97"/>
       <c r="AO7" s="8"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="7"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
       <c r="BE7" s="7"/>
       <c r="BF7" s="7"/>
       <c r="BG7" s="7"/>
     </row>
     <row r="8" spans="1:68" s="10" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A8" s="13">
         <v>43555</v>
       </c>
       <c r="B8" s="14"/>
@@ -5995,210 +6182,674 @@
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="7"/>
       <c r="BG38" s="7"/>
     </row>
     <row r="39" spans="1:59" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="42">
         <v>46387</v>
       </c>
       <c r="B39" s="43">
         <f>A39+14*7</f>
         <v>46485</v>
       </c>
       <c r="C39" s="44">
         <v>46517</v>
       </c>
       <c r="D39" s="55" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="45">
-        <f t="shared" ref="E39" si="43">A39+5*7</f>
+        <f t="shared" ref="E39:E43" si="43">A39+5*7</f>
         <v>46422</v>
       </c>
       <c r="F39" s="46">
-        <f t="shared" ref="F39" si="44">E39+2*7</f>
+        <f t="shared" ref="F39:F42" si="44">E39+2*7</f>
         <v>46436</v>
       </c>
       <c r="G39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="H39" s="43">
         <f>A39+20*7</f>
         <v>46527</v>
       </c>
       <c r="I39" s="44">
         <f>H39+28</f>
         <v>46555</v>
       </c>
       <c r="J39" s="55" t="s">
         <v>53</v>
       </c>
       <c r="K39" s="45">
-        <f t="shared" ref="K39" si="45">A39+11*7</f>
+        <f t="shared" ref="K39:K42" si="45">A39+11*7</f>
         <v>46464</v>
       </c>
       <c r="L39" s="46">
-        <f t="shared" ref="L39" si="46">K39+14</f>
+        <f t="shared" ref="L39:L41" si="46">K39+14</f>
         <v>46478</v>
       </c>
       <c r="M39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="N39" s="43">
         <f>A39+14*7</f>
         <v>46485</v>
       </c>
       <c r="O39" s="44">
         <v>46548</v>
       </c>
       <c r="P39" s="55" t="s">
         <v>53</v>
       </c>
       <c r="Q39" s="45">
-        <f t="shared" ref="Q39" si="47">A39+5*7</f>
+        <f t="shared" ref="Q39:Q43" si="47">A39+5*7</f>
         <v>46422</v>
       </c>
       <c r="R39" s="46">
         <f t="shared" si="39"/>
         <v>46436</v>
       </c>
       <c r="S39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="T39" s="53"/>
       <c r="U39" s="47"/>
       <c r="V39" s="54"/>
       <c r="W39" s="45">
-        <f t="shared" ref="W39" si="48">A39+7*7</f>
+        <f t="shared" ref="W39:W42" si="48">A39+7*7</f>
         <v>46436</v>
       </c>
       <c r="X39" s="46">
         <v>46440</v>
       </c>
       <c r="Y39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="Z39" s="53"/>
       <c r="AA39" s="47"/>
       <c r="AB39" s="54"/>
       <c r="AC39" s="45">
-        <f t="shared" ref="AC39" si="49">A39+7*7</f>
+        <f t="shared" ref="AC39:AC42" si="49">A39+7*7</f>
         <v>46436</v>
       </c>
       <c r="AD39" s="46">
         <v>46440</v>
       </c>
       <c r="AE39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="AF39" s="53"/>
       <c r="AG39" s="47"/>
       <c r="AH39" s="54"/>
       <c r="AI39" s="45">
-        <f t="shared" ref="AI39" si="50">A39+7*7</f>
+        <f t="shared" ref="AI39:AI42" si="50">A39+7*7</f>
         <v>46436</v>
       </c>
       <c r="AJ39" s="46">
         <v>46440</v>
       </c>
       <c r="AK39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="AL39" s="43">
         <f>A39+14*7</f>
         <v>46485</v>
       </c>
       <c r="AM39" s="39"/>
       <c r="AN39" s="55" t="s">
         <v>53</v>
       </c>
       <c r="AO39" s="7"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="7"/>
       <c r="AS39" s="7"/>
       <c r="AT39" s="7"/>
       <c r="AU39" s="7"/>
       <c r="AV39" s="7"/>
       <c r="AW39" s="7"/>
       <c r="AX39" s="7"/>
       <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
       <c r="BB39" s="7"/>
       <c r="BC39" s="7"/>
       <c r="BD39" s="7"/>
       <c r="BE39" s="7"/>
       <c r="BF39" s="7"/>
       <c r="BG39" s="7"/>
     </row>
-    <row r="40" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A41" s="2" t="s">
+    <row r="40" spans="1:59" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="13">
+        <v>46477</v>
+      </c>
+      <c r="B40" s="14"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="38">
+        <f t="shared" si="43"/>
+        <v>46512</v>
+      </c>
+      <c r="F40" s="15">
+        <f t="shared" si="44"/>
+        <v>46526</v>
+      </c>
+      <c r="G40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="H40" s="14"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="38">
+        <f t="shared" si="45"/>
+        <v>46554</v>
+      </c>
+      <c r="L40" s="15">
+        <f t="shared" si="46"/>
+        <v>46568</v>
+      </c>
+      <c r="M40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N40" s="14"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="38">
+        <f t="shared" si="47"/>
+        <v>46512</v>
+      </c>
+      <c r="R40" s="15">
+        <f t="shared" ref="R40:R43" si="51">Q40+14</f>
+        <v>46526</v>
+      </c>
+      <c r="S40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="T40" s="36"/>
+      <c r="U40" s="52"/>
+      <c r="V40" s="37"/>
+      <c r="W40" s="38">
+        <f t="shared" si="48"/>
+        <v>46526</v>
+      </c>
+      <c r="X40" s="15">
+        <f t="shared" ref="X40:X41" si="52">W40+2</f>
+        <v>46528</v>
+      </c>
+      <c r="Y40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z40" s="36"/>
+      <c r="AA40" s="52"/>
+      <c r="AB40" s="37"/>
+      <c r="AC40" s="38">
+        <f t="shared" si="49"/>
+        <v>46526</v>
+      </c>
+      <c r="AD40" s="15">
+        <f t="shared" ref="AD40:AD41" si="53">AC40+2</f>
+        <v>46528</v>
+      </c>
+      <c r="AE40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF40" s="36"/>
+      <c r="AG40" s="52"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="38">
+        <f t="shared" si="50"/>
+        <v>46526</v>
+      </c>
+      <c r="AJ40" s="15">
+        <f t="shared" ref="AJ40:AJ41" si="54">AI40+2</f>
+        <v>46528</v>
+      </c>
+      <c r="AK40" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL40" s="14"/>
+      <c r="AM40" s="9"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="7"/>
+      <c r="AP40" s="7"/>
+      <c r="AQ40" s="7"/>
+      <c r="AR40" s="7"/>
+      <c r="AS40" s="7"/>
+      <c r="AT40" s="7"/>
+      <c r="AU40" s="7"/>
+      <c r="AV40" s="7"/>
+      <c r="AW40" s="7"/>
+      <c r="AX40" s="7"/>
+      <c r="AY40" s="7"/>
+      <c r="AZ40" s="7"/>
+      <c r="BA40" s="7"/>
+      <c r="BB40" s="7"/>
+      <c r="BC40" s="7"/>
+      <c r="BD40" s="7"/>
+      <c r="BE40" s="7"/>
+      <c r="BF40" s="7"/>
+      <c r="BG40" s="7"/>
+    </row>
+    <row r="41" spans="1:59" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="13">
+        <v>46568</v>
+      </c>
+      <c r="B41" s="14"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="38">
+        <f t="shared" si="43"/>
+        <v>46603</v>
+      </c>
+      <c r="F41" s="15">
+        <f t="shared" si="44"/>
+        <v>46617</v>
+      </c>
+      <c r="G41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="H41" s="14"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="38">
+        <f t="shared" si="45"/>
+        <v>46645</v>
+      </c>
+      <c r="L41" s="15">
+        <f t="shared" si="46"/>
+        <v>46659</v>
+      </c>
+      <c r="M41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N41" s="14"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="38">
+        <f t="shared" si="47"/>
+        <v>46603</v>
+      </c>
+      <c r="R41" s="15">
+        <f t="shared" si="51"/>
+        <v>46617</v>
+      </c>
+      <c r="S41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="T41" s="36"/>
+      <c r="U41" s="52"/>
+      <c r="V41" s="37"/>
+      <c r="W41" s="38">
+        <f t="shared" si="48"/>
+        <v>46617</v>
+      </c>
+      <c r="X41" s="15">
+        <f t="shared" si="52"/>
+        <v>46619</v>
+      </c>
+      <c r="Y41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z41" s="36"/>
+      <c r="AA41" s="52"/>
+      <c r="AB41" s="37"/>
+      <c r="AC41" s="38">
+        <f t="shared" si="49"/>
+        <v>46617</v>
+      </c>
+      <c r="AD41" s="15">
+        <f t="shared" si="53"/>
+        <v>46619</v>
+      </c>
+      <c r="AE41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="52"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="38">
+        <f t="shared" si="50"/>
+        <v>46617</v>
+      </c>
+      <c r="AJ41" s="15">
+        <f t="shared" si="54"/>
+        <v>46619</v>
+      </c>
+      <c r="AK41" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL41" s="14"/>
+      <c r="AM41" s="9"/>
+      <c r="AN41" s="27"/>
+      <c r="AO41" s="7"/>
+      <c r="AP41" s="7"/>
+      <c r="AQ41" s="7"/>
+      <c r="AR41" s="7"/>
+      <c r="AS41" s="7"/>
+      <c r="AT41" s="7"/>
+      <c r="AU41" s="7"/>
+      <c r="AV41" s="7"/>
+      <c r="AW41" s="7"/>
+      <c r="AX41" s="7"/>
+      <c r="AY41" s="7"/>
+      <c r="AZ41" s="7"/>
+      <c r="BA41" s="7"/>
+      <c r="BB41" s="7"/>
+      <c r="BC41" s="7"/>
+      <c r="BD41" s="7"/>
+      <c r="BE41" s="7"/>
+      <c r="BF41" s="7"/>
+      <c r="BG41" s="7"/>
+    </row>
+    <row r="42" spans="1:59" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="13">
+        <v>46660</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="38">
+        <f t="shared" si="43"/>
+        <v>46695</v>
+      </c>
+      <c r="F42" s="15">
+        <f t="shared" si="44"/>
+        <v>46709</v>
+      </c>
+      <c r="G42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="H42" s="14"/>
+      <c r="I42" s="9"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="38">
+        <f t="shared" si="45"/>
+        <v>46737</v>
+      </c>
+      <c r="L42" s="15">
+        <v>46392</v>
+      </c>
+      <c r="M42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="N42" s="14"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="27"/>
+      <c r="Q42" s="38">
+        <f t="shared" si="47"/>
+        <v>46695</v>
+      </c>
+      <c r="R42" s="15">
+        <f t="shared" si="51"/>
+        <v>46709</v>
+      </c>
+      <c r="S42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="T42" s="36"/>
+      <c r="U42" s="52"/>
+      <c r="V42" s="37"/>
+      <c r="W42" s="38">
+        <f t="shared" si="48"/>
+        <v>46709</v>
+      </c>
+      <c r="X42" s="15">
+        <v>46713</v>
+      </c>
+      <c r="Y42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="52"/>
+      <c r="AB42" s="37"/>
+      <c r="AC42" s="38">
+        <f t="shared" si="49"/>
+        <v>46709</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>46713</v>
+      </c>
+      <c r="AE42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF42" s="36"/>
+      <c r="AG42" s="52"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="38">
+        <f t="shared" si="50"/>
+        <v>46709</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>46713</v>
+      </c>
+      <c r="AK42" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL42" s="14"/>
+      <c r="AM42" s="9"/>
+      <c r="AN42" s="27"/>
+      <c r="AO42" s="7"/>
+      <c r="AP42" s="7"/>
+      <c r="AQ42" s="7"/>
+      <c r="AR42" s="7"/>
+      <c r="AS42" s="7"/>
+      <c r="AT42" s="7"/>
+      <c r="AU42" s="7"/>
+      <c r="AV42" s="7"/>
+      <c r="AW42" s="7"/>
+      <c r="AX42" s="7"/>
+      <c r="AY42" s="7"/>
+      <c r="AZ42" s="7"/>
+      <c r="BA42" s="7"/>
+      <c r="BB42" s="7"/>
+      <c r="BC42" s="7"/>
+      <c r="BD42" s="7"/>
+      <c r="BE42" s="7"/>
+      <c r="BF42" s="7"/>
+      <c r="BG42" s="7"/>
+    </row>
+    <row r="43" spans="1:59" s="10" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="42">
+        <v>46752</v>
+      </c>
+      <c r="B43" s="43">
+        <f>A43+16*7</f>
+        <v>46864</v>
+      </c>
+      <c r="C43" s="44">
+        <f>B43+4*7</f>
+        <v>46892</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="E43" s="46">
+        <f t="shared" si="43"/>
+        <v>46787</v>
+      </c>
+      <c r="F43" s="46">
+        <f t="shared" ref="F43" si="55">E43+2*7</f>
+        <v>46801</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="H43" s="43">
+        <f>A43+22*7</f>
+        <v>46906</v>
+      </c>
+      <c r="I43" s="44">
+        <f>H43+28</f>
+        <v>46934</v>
+      </c>
+      <c r="J43" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="K43" s="45">
+        <f t="shared" ref="K43" si="56">A43+11*7</f>
+        <v>46829</v>
+      </c>
+      <c r="L43" s="46">
+        <f t="shared" ref="L43" si="57">K43+14</f>
+        <v>46843</v>
+      </c>
+      <c r="M43" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="N43" s="43">
+        <f>A43+16*7</f>
+        <v>46864</v>
+      </c>
+      <c r="O43" s="44">
+        <f>N43+7*4</f>
+        <v>46892</v>
+      </c>
+      <c r="P43" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q43" s="46">
+        <f t="shared" si="47"/>
+        <v>46787</v>
+      </c>
+      <c r="R43" s="46">
+        <f t="shared" si="51"/>
+        <v>46801</v>
+      </c>
+      <c r="S43" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="T43" s="53"/>
+      <c r="U43" s="47"/>
+      <c r="V43" s="54"/>
+      <c r="W43" s="45">
+        <v>46804</v>
+      </c>
+      <c r="X43" s="46">
+        <f>W43+2</f>
+        <v>46806</v>
+      </c>
+      <c r="Y43" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z43" s="53"/>
+      <c r="AA43" s="47"/>
+      <c r="AB43" s="54"/>
+      <c r="AC43" s="45">
+        <v>46804</v>
+      </c>
+      <c r="AD43" s="46">
+        <f>AC43+2</f>
+        <v>46806</v>
+      </c>
+      <c r="AE43" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF43" s="53"/>
+      <c r="AG43" s="47"/>
+      <c r="AH43" s="54"/>
+      <c r="AI43" s="45">
+        <f t="shared" ref="AI43" si="58">A43+7*7</f>
+        <v>46801</v>
+      </c>
+      <c r="AJ43" s="46">
+        <v>46440</v>
+      </c>
+      <c r="AK43" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL43" s="43">
+        <f>A43+14*7</f>
+        <v>46850</v>
+      </c>
+      <c r="AM43" s="39"/>
+      <c r="AN43" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO43" s="7"/>
+      <c r="AP43" s="7"/>
+      <c r="AQ43" s="7"/>
+      <c r="AR43" s="7"/>
+      <c r="AS43" s="7"/>
+      <c r="AT43" s="7"/>
+      <c r="AU43" s="7"/>
+      <c r="AV43" s="7"/>
+      <c r="AW43" s="7"/>
+      <c r="AX43" s="7"/>
+      <c r="AY43" s="7"/>
+      <c r="AZ43" s="7"/>
+      <c r="BA43" s="7"/>
+      <c r="BB43" s="7"/>
+      <c r="BC43" s="7"/>
+      <c r="BD43" s="7"/>
+      <c r="BE43" s="7"/>
+      <c r="BF43" s="7"/>
+      <c r="BG43" s="7"/>
+    </row>
+    <row r="44" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="2"/>
+    </row>
+    <row r="45" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="42" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="92" t="s">
+    <row r="46" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B42" s="93"/>
-[...28 lines deleted...]
-    <row r="46" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+      <c r="B46" s="69"/>
+      <c r="C46" s="69"/>
+      <c r="D46" s="69"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="69"/>
+      <c r="G46" s="69"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="69"/>
+      <c r="J46" s="69"/>
+      <c r="K46" s="69"/>
+      <c r="L46" s="69"/>
+      <c r="M46" s="69"/>
+      <c r="N46" s="69"/>
+      <c r="O46" s="69"/>
+      <c r="P46" s="69"/>
+      <c r="Q46" s="69"/>
+      <c r="R46" s="69"/>
+      <c r="S46" s="69"/>
+      <c r="T46" s="69"/>
+      <c r="U46" s="69"/>
+      <c r="V46" s="69"/>
+      <c r="W46" s="69"/>
+      <c r="X46" s="69"/>
+      <c r="Y46" s="69"/>
+      <c r="Z46" s="69"/>
+    </row>
     <row r="47" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="48" spans="1:59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
@@ -6212,605 +6863,610 @@
     <row r="79" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="80" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="81" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="82" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="83" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="84" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="85" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="86" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="87" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="88" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="89" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="90" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="91" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="92" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="93" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="94" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="95" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="96" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="97" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="98" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="99" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="100" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="101" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="102" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="103" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
-    <row r="104" spans="1:40" x14ac:dyDescent="0.35">
-[...165 lines deleted...]
-      <c r="AN107" s="3"/>
+    <row r="104" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="105" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="106" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="107" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="108" spans="1:40" x14ac:dyDescent="0.35">
+      <c r="A108" s="3"/>
+      <c r="B108" s="3"/>
+      <c r="C108" s="3"/>
+      <c r="D108" s="3"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
+      <c r="J108" s="3"/>
+      <c r="K108" s="3"/>
+      <c r="L108" s="3"/>
+      <c r="M108" s="3"/>
+      <c r="N108" s="3"/>
+      <c r="O108" s="3"/>
+      <c r="P108" s="3"/>
+      <c r="Q108" s="3"/>
+      <c r="R108" s="3"/>
+      <c r="S108" s="3"/>
+      <c r="T108" s="3"/>
+      <c r="U108" s="3"/>
+      <c r="V108" s="3"/>
+      <c r="W108" s="3"/>
+      <c r="X108" s="3"/>
+      <c r="Y108" s="3"/>
+      <c r="Z108" s="3"/>
+      <c r="AA108" s="3"/>
+      <c r="AB108" s="3"/>
+      <c r="AC108" s="3"/>
+      <c r="AD108" s="3"/>
+      <c r="AE108" s="3"/>
+      <c r="AF108" s="3"/>
+      <c r="AG108" s="3"/>
+      <c r="AH108" s="3"/>
+      <c r="AI108" s="3"/>
+      <c r="AJ108" s="3"/>
+      <c r="AK108" s="3"/>
+      <c r="AL108" s="3"/>
+      <c r="AM108" s="3"/>
+      <c r="AN108" s="3"/>
+    </row>
+    <row r="109" spans="1:40" x14ac:dyDescent="0.35">
+      <c r="A109" s="3"/>
+      <c r="B109" s="3"/>
+      <c r="C109" s="3"/>
+      <c r="D109" s="3"/>
+      <c r="E109" s="3"/>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3"/>
+      <c r="K109" s="3"/>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="3"/>
+      <c r="R109" s="3"/>
+      <c r="S109" s="3"/>
+      <c r="T109" s="3"/>
+      <c r="U109" s="3"/>
+      <c r="V109" s="3"/>
+      <c r="W109" s="3"/>
+      <c r="X109" s="3"/>
+      <c r="Y109" s="3"/>
+      <c r="Z109" s="3"/>
+      <c r="AA109" s="3"/>
+      <c r="AB109" s="3"/>
+      <c r="AC109" s="3"/>
+      <c r="AD109" s="3"/>
+      <c r="AE109" s="3"/>
+      <c r="AF109" s="3"/>
+      <c r="AG109" s="3"/>
+      <c r="AH109" s="3"/>
+      <c r="AI109" s="3"/>
+      <c r="AJ109" s="3"/>
+      <c r="AK109" s="3"/>
+      <c r="AL109" s="3"/>
+      <c r="AM109" s="3"/>
+      <c r="AN109" s="3"/>
+    </row>
+    <row r="110" spans="1:40" x14ac:dyDescent="0.35">
+      <c r="A110" s="3"/>
+      <c r="B110" s="3"/>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3"/>
+      <c r="K110" s="3"/>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="3"/>
+      <c r="R110" s="3"/>
+      <c r="S110" s="3"/>
+      <c r="T110" s="3"/>
+      <c r="U110" s="3"/>
+      <c r="V110" s="3"/>
+      <c r="W110" s="3"/>
+      <c r="X110" s="3"/>
+      <c r="Y110" s="3"/>
+      <c r="Z110" s="3"/>
+      <c r="AA110" s="3"/>
+      <c r="AB110" s="3"/>
+      <c r="AC110" s="3"/>
+      <c r="AD110" s="3"/>
+      <c r="AE110" s="3"/>
+      <c r="AF110" s="3"/>
+      <c r="AG110" s="3"/>
+      <c r="AH110" s="3"/>
+      <c r="AI110" s="3"/>
+      <c r="AJ110" s="3"/>
+      <c r="AK110" s="3"/>
+      <c r="AL110" s="3"/>
+      <c r="AM110" s="3"/>
+      <c r="AN110" s="3"/>
+    </row>
+    <row r="111" spans="1:40" x14ac:dyDescent="0.35">
+      <c r="A111" s="3"/>
+      <c r="B111" s="3"/>
+      <c r="C111" s="3"/>
+      <c r="D111" s="3"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+      <c r="S111" s="3"/>
+      <c r="T111" s="3"/>
+      <c r="U111" s="3"/>
+      <c r="V111" s="3"/>
+      <c r="W111" s="3"/>
+      <c r="X111" s="3"/>
+      <c r="Y111" s="3"/>
+      <c r="Z111" s="3"/>
+      <c r="AA111" s="3"/>
+      <c r="AB111" s="3"/>
+      <c r="AC111" s="3"/>
+      <c r="AD111" s="3"/>
+      <c r="AE111" s="3"/>
+      <c r="AF111" s="3"/>
+      <c r="AG111" s="3"/>
+      <c r="AH111" s="3"/>
+      <c r="AI111" s="3"/>
+      <c r="AJ111" s="3"/>
+      <c r="AK111" s="3"/>
+      <c r="AL111" s="3"/>
+      <c r="AM111" s="3"/>
+      <c r="AN111" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="56">
-    <mergeCell ref="E2:G4"/>
-[...26 lines deleted...]
-    <mergeCell ref="AD6:AD7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="V6:V7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AH6:AH7"/>
     <mergeCell ref="AI6:AI7"/>
     <mergeCell ref="AJ6:AJ7"/>
     <mergeCell ref="AK6:AK7"/>
     <mergeCell ref="AL6:AL7"/>
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AB6:AB7"/>
-    <mergeCell ref="A6:A7"/>
-[...10 lines deleted...]
-    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="AF5:AH5"/>
+    <mergeCell ref="AE6:AE7"/>
+    <mergeCell ref="AF6:AF7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="W6:W7"/>
+    <mergeCell ref="X6:X7"/>
+    <mergeCell ref="Y6:Y7"/>
+    <mergeCell ref="Z6:Z7"/>
+    <mergeCell ref="AC6:AC7"/>
+    <mergeCell ref="AA6:AA7"/>
+    <mergeCell ref="AC5:AE5"/>
+    <mergeCell ref="AD6:AD7"/>
+    <mergeCell ref="E2:G4"/>
+    <mergeCell ref="A46:Z46"/>
+    <mergeCell ref="A2:D4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="F6:F7"/>
   </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="52" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="25" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="K19 F31" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BH117"/>
+  <dimension ref="A1:BH121"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="19" topLeftCell="R38" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="19" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A20" sqref="A20"/>
-      <selection pane="bottomRight" activeCell="W39" sqref="W39"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.54296875" customWidth="1"/>
     <col min="2" max="2" width="15.453125" customWidth="1"/>
     <col min="3" max="4" width="11.1796875" customWidth="1"/>
     <col min="5" max="5" width="19.81640625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" customWidth="1"/>
     <col min="8" max="9" width="13.54296875" customWidth="1"/>
     <col min="10" max="10" width="14.453125" customWidth="1"/>
     <col min="11" max="12" width="11.1796875" customWidth="1"/>
     <col min="13" max="13" width="15.81640625" customWidth="1"/>
     <col min="14" max="14" width="13.1796875" customWidth="1"/>
     <col min="15" max="15" width="10.81640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.453125" customWidth="1"/>
     <col min="17" max="17" width="11.1796875" customWidth="1"/>
     <col min="18" max="18" width="19" customWidth="1"/>
     <col min="19" max="20" width="11.1796875" customWidth="1"/>
     <col min="21" max="21" width="16.1796875" customWidth="1"/>
     <col min="22" max="23" width="11.1796875" customWidth="1"/>
     <col min="24" max="24" width="14" customWidth="1"/>
     <col min="25" max="25" width="15.54296875" customWidth="1"/>
     <col min="26" max="26" width="11.1796875" customWidth="1"/>
     <col min="27" max="27" width="20.453125" customWidth="1"/>
     <col min="28" max="29" width="11.1796875" customWidth="1"/>
     <col min="30" max="30" width="16.54296875" customWidth="1"/>
     <col min="31" max="31" width="21.1796875" customWidth="1"/>
     <col min="32" max="32" width="11.1796875" customWidth="1"/>
     <col min="33" max="33" width="18.453125" customWidth="1"/>
     <col min="34" max="35" width="11.1796875" customWidth="1"/>
     <col min="36" max="36" width="21.54296875" customWidth="1"/>
     <col min="37" max="37" width="16.81640625" customWidth="1"/>
     <col min="38" max="38" width="11.1796875" customWidth="1"/>
     <col min="39" max="39" width="13.54296875" customWidth="1"/>
     <col min="40" max="41" width="11.1796875" customWidth="1"/>
     <col min="42" max="60" width="12.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:60" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:60" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="94" t="s">
-[...9 lines deleted...]
-      <c r="G2" s="90"/>
+      <c r="A2" s="70" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
     </row>
     <row r="3" spans="1:60" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="94"/>
-[...5 lines deleted...]
-      <c r="G3" s="90"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
       <c r="H3" s="22"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
     </row>
     <row r="4" spans="1:60" s="3" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="94"/>
-[...5 lines deleted...]
-      <c r="G4" s="91"/>
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:60" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1"/>
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="79"/>
-[...1 lines deleted...]
-      <c r="E5" s="81" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="82"/>
-[...1 lines deleted...]
-      <c r="H5" s="95" t="s">
+      <c r="F5" s="75"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="104" t="s">
         <v>27</v>
       </c>
-      <c r="I5" s="96"/>
-      <c r="J5" s="81" t="s">
+      <c r="I5" s="105"/>
+      <c r="J5" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="K5" s="82"/>
-[...1 lines deleted...]
-      <c r="M5" s="78" t="s">
+      <c r="K5" s="75"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="N5" s="79"/>
-[...1 lines deleted...]
-      <c r="P5" s="95" t="s">
+      <c r="N5" s="72"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="Q5" s="96"/>
-      <c r="R5" s="78" t="s">
+      <c r="Q5" s="105"/>
+      <c r="R5" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="S5" s="79"/>
-[...1 lines deleted...]
-      <c r="U5" s="81" t="s">
+      <c r="S5" s="72"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="V5" s="82"/>
-[...1 lines deleted...]
-      <c r="X5" s="78" t="s">
+      <c r="V5" s="75"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="79"/>
-      <c r="Z5" s="80"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="73"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="3"/>
       <c r="AL5" s="3"/>
       <c r="AM5" s="3"/>
       <c r="AN5" s="3"/>
       <c r="AO5" s="3"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
     </row>
     <row r="6" spans="1:60" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="63" t="s">
+      <c r="C6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="67" t="s">
+      <c r="E6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="97" t="s">
+      <c r="F6" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="61" t="s">
+      <c r="H6" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="59" t="s">
+      <c r="I6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="J6" s="67" t="s">
+      <c r="J6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="K6" s="69" t="s">
+      <c r="K6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="73" t="s">
+      <c r="L6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="61" t="s">
+      <c r="M6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="O6" s="59" t="s">
+      <c r="O6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="P6" s="61" t="s">
+      <c r="P6" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="59" t="s">
+      <c r="Q6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="61" t="s">
+      <c r="R6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="63" t="s">
+      <c r="S6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="T6" s="59" t="s">
+      <c r="T6" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="U6" s="67" t="s">
+      <c r="U6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="V6" s="69" t="s">
+      <c r="V6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="W6" s="73" t="s">
+      <c r="W6" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="X6" s="61" t="s">
+      <c r="X6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="63" t="s">
+      <c r="Y6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="Z6" s="99" t="s">
+      <c r="Z6" s="106" t="s">
         <v>18</v>
       </c>
       <c r="AA6" s="8"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
       <c r="AE6" s="3"/>
       <c r="AF6" s="3"/>
       <c r="AG6" s="3"/>
       <c r="AH6" s="3"/>
       <c r="AI6" s="3"/>
       <c r="AJ6" s="3"/>
       <c r="AK6" s="3"/>
       <c r="AL6" s="3"/>
       <c r="AM6" s="3"/>
       <c r="AN6" s="3"/>
       <c r="AO6" s="3"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
     </row>
     <row r="7" spans="1:60" s="10" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="72"/>
-[...24 lines deleted...]
-      <c r="Z7" s="100"/>
+      <c r="A7" s="99"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="103"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="78"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="78"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="78"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="84"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="107"/>
       <c r="AA7" s="8"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
     </row>
     <row r="8" spans="1:60" s="10" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A8" s="13">
         <v>43555</v>
       </c>
       <c r="B8" s="14"/>
@@ -8639,61 +9295,61 @@
       <c r="AE31" s="7"/>
       <c r="AF31" s="7"/>
       <c r="AG31" s="7"/>
       <c r="AH31" s="7"/>
       <c r="AI31" s="7"/>
       <c r="AJ31" s="7"/>
       <c r="AK31" s="7"/>
       <c r="AL31" s="7"/>
       <c r="AM31" s="7"/>
       <c r="AN31" s="7"/>
       <c r="AO31" s="7"/>
       <c r="AP31" s="7"/>
       <c r="AQ31" s="7"/>
       <c r="AR31" s="7"/>
       <c r="AS31" s="7"/>
     </row>
     <row r="32" spans="1:45" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A32" s="13">
         <v>45747</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="9"/>
       <c r="D32" s="27"/>
       <c r="E32" s="32"/>
       <c r="F32" s="15">
-        <f t="shared" ref="F32:F39" si="8">A32+9*7</f>
+        <f t="shared" ref="F32:F43" si="8">A32+9*7</f>
         <v>45810</v>
       </c>
       <c r="G32" s="33" t="s">
         <v>47</v>
       </c>
       <c r="H32" s="14"/>
       <c r="I32" s="50"/>
       <c r="J32" s="32"/>
       <c r="K32" s="15">
-        <f t="shared" ref="K32:K39" si="9">F32</f>
+        <f t="shared" ref="K32:K43" si="9">F32</f>
         <v>45810</v>
       </c>
       <c r="L32" s="33" t="s">
         <v>47</v>
       </c>
       <c r="M32" s="14"/>
       <c r="N32" s="9"/>
       <c r="O32" s="27"/>
       <c r="P32" s="14"/>
       <c r="Q32" s="27"/>
       <c r="R32" s="14"/>
       <c r="S32" s="9"/>
       <c r="T32" s="27"/>
       <c r="U32" s="32"/>
       <c r="V32" s="15">
         <f t="shared" ref="V32:V39" si="10">K32</f>
         <v>45810</v>
       </c>
       <c r="W32" s="33" t="s">
         <v>47</v>
       </c>
       <c r="X32" s="14"/>
       <c r="Y32" s="41"/>
       <c r="Z32" s="49"/>
       <c r="AA32" s="7"/>
@@ -9202,109 +9858,391 @@
         <v>46527</v>
       </c>
       <c r="Z39" s="57" t="s">
         <v>52</v>
       </c>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
       <c r="AL39" s="7"/>
       <c r="AM39" s="7"/>
       <c r="AN39" s="7"/>
       <c r="AO39" s="7"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="7"/>
       <c r="AS39" s="7"/>
     </row>
-    <row r="40" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="2" t="s">
+    <row r="40" spans="1:45" s="10" customFormat="1" ht="52" x14ac:dyDescent="0.35">
+      <c r="A40" s="13">
+        <v>46477</v>
+      </c>
+      <c r="B40" s="108"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="109"/>
+      <c r="F40" s="15">
+        <f t="shared" si="8"/>
+        <v>46540</v>
+      </c>
+      <c r="G40" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="H40" s="14"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="109"/>
+      <c r="K40" s="15">
+        <f t="shared" si="9"/>
+        <v>46540</v>
+      </c>
+      <c r="L40" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="M40" s="108"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="14"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="14"/>
+      <c r="S40" s="9"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="32"/>
+      <c r="V40" s="15">
+        <f t="shared" ref="V40:V43" si="11">K40</f>
+        <v>46540</v>
+      </c>
+      <c r="W40" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="X40" s="14"/>
+      <c r="Y40" s="9"/>
+      <c r="Z40" s="49"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+      <c r="AF40" s="7"/>
+      <c r="AG40" s="7"/>
+      <c r="AH40" s="7"/>
+      <c r="AI40" s="7"/>
+      <c r="AJ40" s="7"/>
+      <c r="AK40" s="7"/>
+      <c r="AL40" s="7"/>
+      <c r="AM40" s="7"/>
+      <c r="AN40" s="7"/>
+      <c r="AO40" s="7"/>
+      <c r="AP40" s="7"/>
+      <c r="AQ40" s="7"/>
+      <c r="AR40" s="7"/>
+      <c r="AS40" s="7"/>
+    </row>
+    <row r="41" spans="1:45" s="10" customFormat="1" ht="52" x14ac:dyDescent="0.35">
+      <c r="A41" s="13">
+        <v>46568</v>
+      </c>
+      <c r="B41" s="108"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="109"/>
+      <c r="F41" s="15">
+        <f t="shared" si="8"/>
+        <v>46631</v>
+      </c>
+      <c r="G41" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="H41" s="14"/>
+      <c r="I41" s="50"/>
+      <c r="J41" s="109"/>
+      <c r="K41" s="15">
+        <f t="shared" si="9"/>
+        <v>46631</v>
+      </c>
+      <c r="L41" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="M41" s="108"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="14"/>
+      <c r="Q41" s="27"/>
+      <c r="R41" s="14"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="27"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="15">
+        <f t="shared" si="11"/>
+        <v>46631</v>
+      </c>
+      <c r="W41" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="X41" s="14"/>
+      <c r="Y41" s="9"/>
+      <c r="Z41" s="27"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+      <c r="AF41" s="7"/>
+      <c r="AG41" s="7"/>
+      <c r="AH41" s="7"/>
+      <c r="AI41" s="7"/>
+      <c r="AJ41" s="7"/>
+      <c r="AK41" s="7"/>
+      <c r="AL41" s="7"/>
+      <c r="AM41" s="7"/>
+      <c r="AN41" s="7"/>
+      <c r="AO41" s="7"/>
+      <c r="AP41" s="7"/>
+      <c r="AQ41" s="7"/>
+      <c r="AR41" s="7"/>
+      <c r="AS41" s="7"/>
+    </row>
+    <row r="42" spans="1:45" s="10" customFormat="1" ht="52" x14ac:dyDescent="0.35">
+      <c r="A42" s="13">
+        <v>46660</v>
+      </c>
+      <c r="B42" s="108"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="109"/>
+      <c r="F42" s="15">
+        <f t="shared" si="8"/>
+        <v>46723</v>
+      </c>
+      <c r="G42" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="H42" s="14"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="109"/>
+      <c r="K42" s="15">
+        <f t="shared" si="9"/>
+        <v>46723</v>
+      </c>
+      <c r="L42" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="M42" s="108"/>
+      <c r="N42" s="9"/>
+      <c r="O42" s="27"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="27"/>
+      <c r="R42" s="14"/>
+      <c r="S42" s="9"/>
+      <c r="T42" s="27"/>
+      <c r="U42" s="32"/>
+      <c r="V42" s="15">
+        <f t="shared" si="11"/>
+        <v>46723</v>
+      </c>
+      <c r="W42" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="X42" s="14"/>
+      <c r="Y42" s="9"/>
+      <c r="Z42" s="27"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+      <c r="AF42" s="7"/>
+      <c r="AG42" s="7"/>
+      <c r="AH42" s="7"/>
+      <c r="AI42" s="7"/>
+      <c r="AJ42" s="7"/>
+      <c r="AK42" s="7"/>
+      <c r="AL42" s="7"/>
+      <c r="AM42" s="7"/>
+      <c r="AN42" s="7"/>
+      <c r="AO42" s="7"/>
+      <c r="AP42" s="7"/>
+      <c r="AQ42" s="7"/>
+      <c r="AR42" s="7"/>
+      <c r="AS42" s="7"/>
+    </row>
+    <row r="43" spans="1:45" s="10" customFormat="1" ht="65.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="42">
+        <v>46752</v>
+      </c>
+      <c r="B43" s="43"/>
+      <c r="C43" s="44">
+        <f>A43+20*7</f>
+        <v>46892</v>
+      </c>
+      <c r="D43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="E43" s="48"/>
+      <c r="F43" s="46">
+        <f t="shared" si="8"/>
+        <v>46815</v>
+      </c>
+      <c r="G43" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43" s="43">
+        <f>C43</f>
+        <v>46892</v>
+      </c>
+      <c r="I43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="J43" s="48"/>
+      <c r="K43" s="46">
+        <f t="shared" si="9"/>
+        <v>46815</v>
+      </c>
+      <c r="L43" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="M43" s="43"/>
+      <c r="N43" s="44">
+        <f>H43</f>
+        <v>46892</v>
+      </c>
+      <c r="O43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="P43" s="43">
+        <f>N43</f>
+        <v>46892</v>
+      </c>
+      <c r="Q43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="R43" s="43"/>
+      <c r="S43" s="44">
+        <f>P43</f>
+        <v>46892</v>
+      </c>
+      <c r="T43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="U43" s="48"/>
+      <c r="V43" s="46">
+        <f t="shared" si="11"/>
+        <v>46815</v>
+      </c>
+      <c r="W43" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="X43" s="43"/>
+      <c r="Y43" s="44">
+        <f>S43</f>
+        <v>46892</v>
+      </c>
+      <c r="Z43" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="7"/>
+      <c r="AE43" s="7"/>
+      <c r="AF43" s="7"/>
+      <c r="AG43" s="7"/>
+      <c r="AH43" s="7"/>
+      <c r="AI43" s="7"/>
+      <c r="AJ43" s="7"/>
+      <c r="AK43" s="7"/>
+      <c r="AL43" s="7"/>
+      <c r="AM43" s="7"/>
+      <c r="AN43" s="7"/>
+      <c r="AO43" s="7"/>
+      <c r="AP43" s="7"/>
+      <c r="AQ43" s="7"/>
+      <c r="AR43" s="7"/>
+      <c r="AS43" s="7"/>
+    </row>
+    <row r="44" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="41" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="92" t="s">
+    <row r="45" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="93"/>
-[...41 lines deleted...]
-      <c r="A42" s="2" t="s">
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="69"/>
+      <c r="J45" s="69"/>
+      <c r="K45" s="69"/>
+      <c r="L45" s="69"/>
+      <c r="M45" s="69"/>
+      <c r="N45" s="69"/>
+      <c r="O45" s="69"/>
+      <c r="P45" s="69"/>
+      <c r="Q45" s="69"/>
+      <c r="R45" s="69"/>
+      <c r="S45" s="20"/>
+      <c r="T45" s="20"/>
+      <c r="U45" s="20"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="20"/>
+      <c r="Y45" s="20"/>
+      <c r="Z45" s="20"/>
+      <c r="AA45" s="20"/>
+      <c r="AB45" s="20"/>
+      <c r="AC45" s="20"/>
+      <c r="AD45" s="20"/>
+      <c r="AE45" s="20"/>
+      <c r="AF45" s="20"/>
+      <c r="AG45" s="20"/>
+      <c r="AH45" s="20"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="20"/>
+      <c r="AK45" s="20"/>
+      <c r="AL45" s="20"/>
+      <c r="AM45" s="20"/>
+      <c r="AN45" s="20"/>
+      <c r="AO45" s="20"/>
+    </row>
+    <row r="46" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="43" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="47" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="48" spans="1:45" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
@@ -9332,289 +10270,293 @@
     <row r="93" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="94" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="95" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="96" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="97" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="98" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="99" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="100" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="101" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="102" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="103" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="104" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="105" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="106" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="107" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="108" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="109" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="110" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="111" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="112" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="113" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="114" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="115" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="116" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="117" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="118" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="119" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="120" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="121" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="Y6:Y7"/>
-[...14 lines deleted...]
-    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A2:D4"/>
+    <mergeCell ref="E2:G4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="H5:I5"/>
     <mergeCell ref="X5:Z5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="Z6:Z7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
-    <mergeCell ref="A2:D4"/>
-[...4 lines deleted...]
-    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="A45:R45"/>
+    <mergeCell ref="X6:X7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="Y6:Y7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="V6:V7"/>
+    <mergeCell ref="W6:W7"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="52" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BD104"/>
+  <dimension ref="A1:BD108"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.54296875" customWidth="1"/>
     <col min="2" max="2" width="15.453125" customWidth="1"/>
     <col min="3" max="4" width="11.1796875" customWidth="1"/>
     <col min="5" max="5" width="19.81640625" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="8" width="11.1796875" customWidth="1"/>
     <col min="9" max="9" width="15.81640625" customWidth="1"/>
     <col min="10" max="10" width="13.1796875" customWidth="1"/>
     <col min="11" max="11" width="8.1796875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.453125" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" customWidth="1"/>
     <col min="14" max="14" width="19" customWidth="1"/>
     <col min="15" max="16" width="11.1796875" customWidth="1"/>
     <col min="17" max="17" width="16.1796875" customWidth="1"/>
     <col min="18" max="19" width="11.1796875" customWidth="1"/>
     <col min="20" max="20" width="14" customWidth="1"/>
     <col min="21" max="21" width="15.54296875" customWidth="1"/>
     <col min="22" max="22" width="11.1796875" customWidth="1"/>
     <col min="23" max="23" width="20.453125" customWidth="1"/>
     <col min="24" max="25" width="11.1796875" customWidth="1"/>
     <col min="26" max="26" width="16.54296875" customWidth="1"/>
     <col min="27" max="27" width="21.1796875" customWidth="1"/>
     <col min="28" max="28" width="11.1796875" customWidth="1"/>
     <col min="29" max="29" width="18.453125" customWidth="1"/>
     <col min="30" max="31" width="11.1796875" customWidth="1"/>
     <col min="32" max="32" width="21.54296875" customWidth="1"/>
     <col min="33" max="33" width="16.81640625" customWidth="1"/>
     <col min="34" max="34" width="11.1796875" customWidth="1"/>
     <col min="35" max="35" width="13.54296875" customWidth="1"/>
     <col min="36" max="37" width="11.1796875" customWidth="1"/>
     <col min="38" max="56" width="12.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:56" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="94" t="s">
-[...9 lines deleted...]
-      <c r="G2" s="90"/>
+      <c r="A2" s="70" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
     </row>
     <row r="3" spans="1:56" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="94"/>
-[...5 lines deleted...]
-      <c r="G3" s="90"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
     </row>
     <row r="4" spans="1:56" s="3" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="94"/>
-[...5 lines deleted...]
-      <c r="G4" s="90"/>
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:56" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1"/>
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="79"/>
-      <c r="D5" s="79"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
       <c r="E5" s="7"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
     </row>
     <row r="6" spans="1:56" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="63" t="s">
+      <c r="C6" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" s="77" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
     </row>
     <row r="7" spans="1:56" s="10" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="72"/>
-[...2 lines deleted...]
-      <c r="D7" s="60"/>
+      <c r="A7" s="99"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="78"/>
       <c r="E7" s="8"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:56" s="10" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A8" s="13">
         <v>44651</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="25"/>
       <c r="D8" s="26"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
@@ -9811,411 +10753,507 @@
     </row>
     <row r="16" spans="1:56" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="13">
         <f>A12+366</f>
         <v>45382</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="9"/>
       <c r="D16" s="27"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
     </row>
-    <row r="17" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="13">
         <f t="shared" ref="A17" si="0">A13+366</f>
         <v>45473</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="9"/>
       <c r="D17" s="27"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
     </row>
-    <row r="18" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="13">
         <f>A14+366</f>
         <v>45565</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="9"/>
       <c r="D18" s="27"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
     </row>
-    <row r="19" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="11">
         <f>A15+366</f>
         <v>45657</v>
       </c>
       <c r="B19" s="16">
         <f>A19+16*7</f>
         <v>45769</v>
       </c>
       <c r="C19" s="12">
         <f>B19+4*7</f>
         <v>45797</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
     </row>
-    <row r="20" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="13">
         <f>A16+365</f>
         <v>45747</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="9"/>
       <c r="D20" s="27"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
     </row>
-    <row r="21" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="13">
         <f t="shared" ref="A21:A27" si="1">A17+365</f>
         <v>45838</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="9"/>
       <c r="D21" s="27"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
     </row>
-    <row r="22" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="13">
         <f t="shared" si="1"/>
         <v>45930</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="9"/>
       <c r="D22" s="27"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
     </row>
-    <row r="23" spans="1:37" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:19" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="19">
         <f t="shared" si="1"/>
         <v>46022</v>
       </c>
       <c r="B23" s="43">
         <f>A23+16*7</f>
         <v>46134</v>
       </c>
       <c r="C23" s="44">
         <f>B23+4*7</f>
         <v>46162</v>
       </c>
       <c r="D23" s="55" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
     </row>
-    <row r="24" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="13">
         <f>A20+365</f>
         <v>46112</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="9"/>
       <c r="D24" s="27"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
     </row>
-    <row r="25" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A25" s="13">
         <f t="shared" si="1"/>
         <v>46203</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="9"/>
       <c r="D25" s="27"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
     </row>
-    <row r="26" spans="1:37" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="13">
         <f t="shared" si="1"/>
         <v>46295</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="9"/>
       <c r="D26" s="27"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
     </row>
-    <row r="27" spans="1:37" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:19" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="19">
         <f t="shared" si="1"/>
         <v>46387</v>
       </c>
       <c r="B27" s="43">
         <f>A27+16*7</f>
         <v>46499</v>
       </c>
       <c r="C27" s="44">
         <f>B27+4*7</f>
         <v>46527</v>
       </c>
       <c r="D27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
     </row>
-    <row r="28" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="2" t="s">
+    <row r="28" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="13">
+        <v>46477</v>
+      </c>
+      <c r="B28" s="108"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+    </row>
+    <row r="29" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="13">
+        <v>46568</v>
+      </c>
+      <c r="B29" s="108"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+    </row>
+    <row r="30" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="13">
+        <v>46660</v>
+      </c>
+      <c r="B30" s="108"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+    </row>
+    <row r="31" spans="1:19" s="10" customFormat="1" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="42">
+        <v>46752</v>
+      </c>
+      <c r="B31" s="43">
+        <f>A31+16*7</f>
+        <v>46864</v>
+      </c>
+      <c r="C31" s="44">
+        <f>B31+4*7</f>
+        <v>46892</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+    </row>
+    <row r="32" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="92" t="s">
+    <row r="33" spans="1:37" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="93"/>
-[...37 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="69"/>
+      <c r="J33" s="69"/>
+      <c r="K33" s="69"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="69"/>
+      <c r="N33" s="69"/>
+      <c r="O33" s="20"/>
+      <c r="P33" s="20"/>
+      <c r="Q33" s="20"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="20"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="20"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="20"/>
+      <c r="Y33" s="20"/>
+      <c r="Z33" s="20"/>
+      <c r="AA33" s="20"/>
+      <c r="AB33" s="20"/>
+      <c r="AC33" s="20"/>
+      <c r="AD33" s="20"/>
+      <c r="AE33" s="20"/>
+      <c r="AF33" s="20"/>
+      <c r="AG33" s="20"/>
+      <c r="AH33" s="20"/>
+      <c r="AI33" s="20"/>
+      <c r="AJ33" s="20"/>
+      <c r="AK33" s="20"/>
+    </row>
+    <row r="34" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="31" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="2" t="s">
+    <row r="35" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="32" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
-[...15 lines deleted...]
-    <row r="48" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="36" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="41" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="44" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="72" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="73" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
@@ -10228,208 +11266,357 @@
     <row r="80" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="81" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="82" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="83" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="84" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="85" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="86" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="87" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="88" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="89" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="90" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="91" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="92" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="93" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="94" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="95" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="96" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="97" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="98" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="99" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="100" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="101" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="102" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="103" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="104" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="105" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="106" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="107" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="108" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:D4"/>
     <mergeCell ref="E2:G4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A33:N33"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="52" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5F1B5DD-9C54-495E-939D-308A7110F4E4}">
+  <dimension ref="A2:Z13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="16.81640625" customWidth="1"/>
+    <col min="2" max="2" width="11.6328125" customWidth="1"/>
+    <col min="3" max="3" width="10.90625" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="10.6328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A2" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+    </row>
+    <row r="4" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="1"/>
+      <c r="B5" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="72"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="74" t="s">
+        <v>63</v>
+      </c>
+      <c r="F5" s="75"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A6" s="98" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:26" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="99"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="84"/>
+    </row>
+    <row r="8" spans="1:26" ht="65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="65" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="42">
+        <v>46752</v>
+      </c>
+      <c r="B9" s="43">
+        <f>A9+18*7</f>
+        <v>46878</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="45">
+        <f>A9+24*7</f>
+        <v>46920</v>
+      </c>
+      <c r="F9" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="68" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
+      <c r="P12" s="69"/>
+      <c r="Q12" s="69"/>
+      <c r="R12" s="69"/>
+      <c r="S12" s="69"/>
+      <c r="T12" s="69"/>
+      <c r="U12" s="69"/>
+      <c r="V12" s="69"/>
+      <c r="W12" s="69"/>
+      <c r="X12" s="69"/>
+      <c r="Y12" s="69"/>
+      <c r="Z12" s="69"/>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A13" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="69"/>
+      <c r="O13" s="69"/>
+      <c r="P13" s="69"/>
+      <c r="Q13" s="69"/>
+      <c r="R13" s="69"/>
+      <c r="S13" s="69"/>
+      <c r="T13" s="69"/>
+      <c r="U13" s="69"/>
+      <c r="V13" s="69"/>
+      <c r="W13" s="69"/>
+      <c r="X13" s="69"/>
+      <c r="Y13" s="69"/>
+      <c r="Z13" s="69"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A13:Z13"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="A12:Z12"/>
+    <mergeCell ref="A2:D4"/>
+    <mergeCell ref="E2:G4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>NFListDisplayForm</Display>
   <Edit>NFListEditForm</Edit>
   <New>NFListEditForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...107 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ERIS Document" ma:contentTypeID="0x01010091A46842D15FE545943476792E046C3100EE2EC7EB11DA7247A356E24E541A5934" ma:contentTypeVersion="96" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="ef0f1559e09dd6613a11fcbdc7864a71">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0bee1c46-bdab-411b-a655-5401df9df4b3" xmlns:ns4="cf4a8ed1-af04-4193-9791-96b7b3bcb96f" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3aed9b6774010b5c160b79f3d7463197" ns1:_="" ns2:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0bee1c46-bdab-411b-a655-5401df9df4b3"/>
     <xsd:import namespace="cf4a8ed1-af04-4193-9791-96b7b3bcb96f"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:beffc630dace41328897f0481472454d" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:pe97fe9bea554a78a23a225d37adbc35" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_ConfidentialityLevel"/>
                 <xsd:element ref="ns2:ERIS_AdditionalMarkings" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_ApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:l1910f2a75d44c5d93401f0d5ce6b040" minOccurs="0"/>
                 <xsd:element ref="ns2:gf48ed4469924c22b2ce31866c2df0cf" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_OtherReference" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_Relation" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_AssignedTo" minOccurs="0"/>
                 <xsd:element ref="ns2:ERIS_RecordNumber" minOccurs="0"/>
@@ -10779,139 +11966,249 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <ERIS_AdditionalMarkings xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <ERIS_SupersededObsolete xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">false</ERIS_SupersededObsolete>
+    <TaxCatchAll xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <Value>300</Value>
+      <Value>348</Value>
+      <Value>143</Value>
+      <Value>37</Value>
+      <Value>1</Value>
+      <Value>17</Value>
+    </TaxCatchAll>
+    <FilenameMeetingType xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <beffc630dace41328897f0481472454d xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Technical Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1a5bea9a-9455-4b42-9695-f3d22fbcc445</TermId>
+        </TermInfo>
+      </Terms>
+    </beffc630dace41328897f0481472454d>
+    <NextMeetingSubfolder xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <pe97fe9bea554a78a23a225d37adbc35 xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Data Collection</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fd69de8f-3750-4a72-949a-4a1f2c9d5910</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Solvency II</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9d7de132-f9bd-4b68-83a5-47bf5bf01789</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">XBRL</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1242a4b0-7014-459f-9c6b-98562e98d8ba</TermId>
+        </TermInfo>
+      </Terms>
+    </pe97fe9bea554a78a23a225d37adbc35>
+    <ERIS_OtherReference xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <SubmittingDepartment xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <MeetingApprovalPath xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <gf48ed4469924c22b2ce31866c2df0cf xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">English</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2741a941-2920-4ba4-aa70-d8ed6ac1785d</TermId>
+        </TermInfo>
+      </Terms>
+    </gf48ed4469924c22b2ce31866c2df0cf>
+    <ERIS_AssignedTo xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ERIS_AssignedTo>
+    <FormData xmlns="http://schemas.microsoft.com/sharepoint/v3">&lt;?xml version="1.0" encoding="utf-8"?&gt;&lt;FormVariables&gt;&lt;Version /&gt;&lt;Advanced type="System.Boolean"&gt;False&lt;/Advanced&gt;&lt;/FormVariables&gt;</FormData>
+    <SourceDocumentInfo xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <l1910f2a75d44c5d93401f0d5ce6b040 xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Supervisory Processes Department</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3a9db3ad-f1a2-49c0-8c29-af39c608fb30</TermId>
+        </TermInfo>
+      </Terms>
+    </l1910f2a75d44c5d93401f0d5ce6b040>
+    <ERIS_ApprovalStatus xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">DRAFT</ERIS_ApprovalStatus>
+    <ERIS_Relation xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">, </ERIS_Relation>
+    <ERIS_RecordNumber xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">EIOPA(2022)0017833</ERIS_RecordNumber>
+    <NextMeetingType xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <FilenameMeetingNo xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <ERIS_BusinessArea xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <ERIS_ConfidentialityLevel xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3">EIOPA Regular Use</ERIS_ConfidentialityLevel>
+    <FilenameMeetingAgendaNo xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <NextMeeting xmlns="0bee1c46-bdab-411b-a655-5401df9df4b3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="cf4a8ed1-af04-4193-9791-96b7b3bcb96f">
+      <UserInfo>
+        <DisplayName>Mattia Duma</DisplayName>
+        <AccountId>785</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormUrls xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms/url">
+  <MobileDisplay>_layouts/15/NintexForms/Mobile/DispForm.aspx</MobileDisplay>
+  <MobileEdit>_layouts/15/NintexForms/Mobile/EditForm.aspx</MobileEdit>
+  <MobileNew>_layouts/15/NintexForms/Mobile/NewForm.aspx</MobileNew>
+</FormUrls>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates>
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+  <MobileDisplayFormUrl/>
+  <MobileEditFormUrl/>
+  <MobileNewFormUrl/>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62DF8703-F870-4C90-9513-BAD9ADF4DD33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C7E6E51-C4F2-478D-92C8-9CA0DCC00B1D}">
-[...31 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8CFBDB1-F157-4280-81DF-BD72603DC417}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0bee1c46-bdab-411b-a655-5401df9df4b3"/>
     <ds:schemaRef ds:uri="cf4a8ed1-af04-4193-9791-96b7b3bcb96f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9728EA89-D713-4C70-86DA-AA4256D54A31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0bee1c46-bdab-411b-a655-5401df9df4b3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="cf4a8ed1-af04-4193-9791-96b7b3bcb96f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{575882D0-A374-4ECA-8D13-7826492BDF0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms/url"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C7E6E51-C4F2-478D-92C8-9CA0DCC00B1D}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>SII Taxonomy Roadmap</vt:lpstr>
       <vt:lpstr>PF Taxonomy Roadmap</vt:lpstr>
       <vt:lpstr>PEPP Taxonomy Roadmap </vt:lpstr>
+      <vt:lpstr>IRRD Taxonomy Roadmap</vt:lpstr>
       <vt:lpstr>'PEPP Taxonomy Roadmap '!Print_Area</vt:lpstr>
       <vt:lpstr>'PF Taxonomy Roadmap'!Print_Area</vt:lpstr>
       <vt:lpstr>'SII Taxonomy Roadmap'!Print_Area</vt:lpstr>
       <vt:lpstr>'PEPP Taxonomy Roadmap '!Print_Titles</vt:lpstr>
       <vt:lpstr>'PF Taxonomy Roadmap'!Print_Titles</vt:lpstr>
       <vt:lpstr>'SII Taxonomy Roadmap'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EIOPA;</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>EIOPA</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>